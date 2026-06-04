--- v1 (2026-03-31)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1200">
   <si>
     <t>Id Paket</t>
   </si>
   <si>
     <t>Kode RUP</t>
   </si>
   <si>
     <t>Nama Paket</t>
   </si>
   <si>
     <t>Metode Pemilihan</t>
   </si>
   <si>
     <t>Lokasi Pekerjaan</t>
   </si>
   <si>
     <t>Unor</t>
   </si>
   <si>
     <t>Balai Teknis</t>
   </si>
   <si>
     <t>Satker</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
   <si>
     <t>JAWA BARAT, KOTA BEKASI, RAWALUMBU</t>
   </si>
   <si>
     <t>Prasarana Strategis</t>
   </si>
   <si>
     <t>Direktorat Infrastruktur Dukungan Pendidikan</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Jakarta Metropolitan.</t>
   </si>
   <si>
     <t>Son Azis Cahyo Luckyto</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah DKI Jakarta</t>
   </si>
   <si>
     <t>APBN</t>
   </si>
   <si>
     <t>2025-2025</t>
   </si>
   <si>
-    <t>493 hari</t>
+    <t>558 hari</t>
   </si>
   <si>
     <t>Belum Submit</t>
   </si>
   <si>
     <t>9e599d6d-d142-45a7-9260-44b28f28d549</t>
   </si>
   <si>
     <t>Revitalisasi Madrasah PHTC Prov Daerah Khusus Jakarta 1</t>
   </si>
   <si>
     <t>DKI JAKARTA, KOTA JAKARTA PUSAT, KEMAYORAN; DKI JAKARTA, KOTA JAKARTA SELATAN, KEBAYORAN LAMA; DKI JAKARTA, KOTA JAKARTA SELATAN, JAGAKARSA; DKI JAKARTA, KOTA JAKARTA SELATAN, JAGAKARSA; DKI JAKARTA, KOTA JAKARTA SELATAN, CILANDAK; DKI JAKARTA, KOTA JAKARTA TIMUR, JATINEGARA; DKI JAKARTA, KOTA JAKARTA TIMUR, CAKUNG; DKI JAKARTA, KOTA JAKARTA TIMUR, CAKUNG; DKI JAKARTA, KOTA JAKARTA TIMUR, CAKUNG; DKI JAKARTA, KOTA JAKARTA TIMUR, CAKUNG; DKI JAKARTA, KOTA JAKARTA TIMUR, KRAMAT JATI</t>
   </si>
   <si>
     <t>Direktorat Jenderal Prasarana Strategis</t>
   </si>
   <si>
     <t>Satker Direktorat Jenderal Prasarana Strategis.</t>
   </si>
   <si>
     <t>Arinda Yudhit Bandripta</t>
   </si>
   <si>
     <t>2025-05-09</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>2025-07-08</t>
   </si>
   <si>
     <t>53 hari</t>
   </si>
   <si>
     <t>9ef60138-40c9-4e05-b800-6cb960d9105b</t>
   </si>
   <si>
     <t>Pembangunan Gedung Gelanggang Inovasi dan Kreativitas (GIK) UGM Tahap II</t>
   </si>
   <si>
     <t>DI YOGYAKARTA, SLEMAN, DEPOK</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis D.I. Yogyakarta.</t>
   </si>
   <si>
     <t>Risky Firmansyah Putra, S. S.T.</t>
   </si>
   <si>
     <t>TPBJK Cipta Karya dan Prasarana Strategis</t>
   </si>
   <si>
-    <t>314 hari</t>
+    <t>379 hari</t>
   </si>
   <si>
     <t>Proses Reviu HPS di BP2JK/TPBJK</t>
   </si>
   <si>
     <t>9ef6494c-775c-4b8e-b018-7ff94caba135</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Timur 1</t>
   </si>
   <si>
     <t>JAWA TIMUR, BONDOWOSO, JAMBESARI DARUS SHOLAH; JAWA TIMUR, BONDOWOSO, BONDOWOSO; JAWA TIMUR, BONDOWOSO, BONDOWOSO; JAWA TIMUR, BONDOWOSO, BINAKAL; JAWA TIMUR, BONDOWOSO, BOTOLINGGO; JAWA TIMUR, BONDOWOSO, BOTOLINGGO; JAWA TIMUR, BONDOWOSO, BOTOLINGGO; JAWA TIMUR, BONDOWOSO, PRAJEKAN; JAWA TIMUR, BONDOWOSO, BOTOLINGGO; JAWA TIMUR, BONDOWOSO, SUKOSARI; JAWA TIMUR, BONDOWOSO, TLOGOSARI; JAWA TIMUR, BONDOWOSO, BONDOWOSO</t>
   </si>
   <si>
     <t>Arinda Yudhit Bandripta, ST</t>
   </si>
   <si>
     <t>2025-06-26</t>
   </si>
   <si>
     <t>37 hari</t>
   </si>
   <si>
     <t>9efaca75-6cc9-455d-8f1e-03bc9d61e8fd</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>77 hari</t>
   </si>
   <si>
     <t>9f1ec1d3-dd3f-44d2-8065-63db89d42262</t>
   </si>
   <si>
     <t>Renovasi Sekolah Rakyat Tahap I</t>
   </si>
   <si>
     <t>Penunjukan Langsung</t>
   </si>
   <si>
     <t>ACEH, ACEH BESAR; ACEH, ACEH BESAR; SUMATERA UTARA, KOTA MEDAN; SUMATERA UTARA, KOTA MEDAN; RIAU, KOTA PEKANBARU; SUMATERA BARAT, KOTA PADANG; SUMATERA BARAT, KOTA PADANG; SUMATERA BARAT, SOLOK; JAMBI, KOTA JAMBI; BENGKULU, KOTA BENGKULU; SUMATERA SELATAN, KOTA PALEMBANG; SUMATERA SELATAN, OGAN ILIR; KALIMANTAN SELATAN, KOTA BANJAR BARU; KALIMANTAN SELATAN, KOTA BANJAR BARU; KALIMANTAN TENGAH, KATINGAN; DKI JAKARTA, KOTA JAKARTA TIMUR; DKI JAKARTA, KOTA JAKARTA TIMUR; DKI JAKARTA, KOTA JAKARTA SELATAN; JAWA BARAT, KOTA CIMAHI; JAWA BARAT, KOTA BANDUNG; JAWA BARAT, KOTA BANDUNG; JAWA BARAT, BANDUNG BARAT; JAWA BARAT, BANDUNG BARAT; JAWA BARAT, BOGOR; JAWA BARAT, BOGOR; JAWA BARAT, KOTA BEKASI; JAWA BARAT, SUKABUMI; JAWA BARAT, KOTA CIREBON; JAWA TENGAH, PATI; JAWA TENGAH, BANYUMAS; JAWA TENGAH, TEMANGGUNG; JAWA TENGAH, MAGELANG; JAWA TENGAH, MAGELANG; JAWA TENGAH, KOTA SURAKARTA; JAWA TENGAH, BLORA; DI YOGYAKARTA, BANTUL; DI YOGYAKARTA, SLEMAN; JAWA TIMUR, KOTA BATU; JAWA TIMUR, MOJOKERTO; JAWA TIMUR, KOTA MALANG; JAWA TIMUR, BANYUWANGI; JAWA TIMUR, PASURUAN; JAWA TIMUR, KOTA MALANG; JAWA TIMUR, KOTA PROBOLINGGO; JAWA TIMUR, PACITAN; JAWA TIMUR, KEDIRI; JAWA TIMUR, JOMBANG; JAWA TIMUR, LAMONGAN; BALI, TABANAN; NUSA TENGGARA BARAT, LOMBOK BARAT; NUSA TENGGARA TIMUR, KUPANG; SULAWESI UTARA, KOTA MANADO; SULAWESI UTARA, MINAHASA; SULAWESI TENGAH, SIGI; SULAWESI TENGGARA, KOTA KENDARI; SULAWESI SELATAN, GOWA; SULAWESI SELATAN, KOTA MAKASSAR; SULAWESI SELATAN, TAKALAR; SULAWESI SELATAN, KOTA MAKASSAR; MALUKU UTARA, KOTA TERNATE; MALUKU UTARA, KOTA TIDORE KEPULAUAN; PAPUA, JAYAPURA; PAPUA, YAHUKIMO; SUMATERA UTARA, KOTA TEBING TINGGI</t>
   </si>
   <si>
     <t>Satker Direktorat Infrastruktur Dukungan Pendidikan.</t>
   </si>
   <si>
     <t>Syuhada Emilia, S.T.</t>
   </si>
   <si>
-    <t>294 hari</t>
+    <t>359 hari</t>
   </si>
   <si>
     <t>9f1ee3ae-4f1e-4e60-be16-aa504aadc926</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI KALIMANTAN TENGAH 2</t>
   </si>
   <si>
     <t>KALIMANTAN TENGAH, KOTA PALANGKA RAYA, JEKAN RAYA; KALIMANTAN TENGAH, KOTA PALANGKA RAYA, PAHANDUT; KALIMANTAN TENGAH, KOTA PALANGKA RAYA, PAHANDUT; KALIMANTAN TENGAH, BARITO SELATAN, DUSUN SELATAN; KALIMANTAN TENGAH, BARITO TIMUR, DUSUN TIMUR</t>
   </si>
   <si>
     <t>9f1ee928-adc0-4bd3-8ef8-320b2f5b0cc9</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI KALIMANTAN TENGAH 3</t>
   </si>
   <si>
     <t>KALIMANTAN TENGAH, KATINGAN, KATINGAN HILIR; KALIMANTAN TENGAH, KOTAWARINGIN TIMUR, CEMPAGA; KALIMANTAN TENGAH, KOTAWARINGIN BARAT, KUMAI; KALIMANTAN TENGAH, LAMANDAU, SEMATU JAYA; KALIMANTAN TENGAH, SERUYAN, SERUYAN TENGAH; KALIMANTAN TENGAH, SUKAMARA, PANTAI LUNCI</t>
   </si>
   <si>
     <t>156 hari</t>
   </si>
   <si>
     <t>9f1f0cd9-c5aa-43ed-836f-5f4e564ef556</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Sulawesi Tenggara.</t>
   </si>
   <si>
     <t>KUSNADI KAMIL, S.T., M.Si</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Sulawesi Tenggara</t>
   </si>
   <si>
     <t>2025-08-07</t>
   </si>
   <si>
     <t>56 hari</t>
   </si>
   <si>
     <t>9f22de90-6fc8-4b52-8c90-a1a922dcb481</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Maluku Utara 4</t>
   </si>
   <si>
     <t>MALUKU UTARA, PULAU TALIABU, TALIABU BARAT; MALUKU UTARA, PULAU TALIABU, LEDE; MALUKU UTARA, PULAU TALIABU, TALIABU SELATAN</t>
   </si>
   <si>
-    <t>292 hari</t>
+    <t>357 hari</t>
   </si>
   <si>
     <t>9f22f651-75b4-42c6-a397-124c2d7cb893</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Bengkulu 1</t>
   </si>
   <si>
     <t>BENGKULU, BENGKULU SELATAN, PASAR MANNA; BENGKULU, SELUMA, ULU TALO; BENGKULU, KAUR, NASAL</t>
   </si>
   <si>
     <t>2025-07-24</t>
   </si>
   <si>
     <t>43 hari</t>
   </si>
   <si>
     <t>9f2440c1-a58f-4a31-bff5-993bc6bd82ad</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI KEPULAUAN RIAU 3</t>
   </si>
   <si>
     <t>KEPULAUAN RIAU, KOTA B A T A M, NONGSA; KEPULAUAN RIAU, KOTA B A T A M, NONGSA; KEPULAUAN RIAU, KOTA B A T A M, BATU AMPAR; KEPULAUAN RIAU, KOTA B A T A M, SEKUPANG; KEPULAUAN RIAU, KOTA B A T A M, SEKUPANG</t>
   </si>
@@ -848,51 +848,51 @@
   <si>
     <t>2025-08-19</t>
   </si>
   <si>
     <t>65 hari</t>
   </si>
   <si>
     <t>9f2a3a8d-ccea-4af0-b683-efca6ad6c79d</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Tengah 1 - Salah</t>
   </si>
   <si>
     <t>SULAWESI TENGAH, SIGI, DOLO; SULAWESI TENGAH, SIGI, DOLO; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, DOLO SELATAN; SULAWESI TENGAH, SIGI, TANAMBULAVA; SULAWESI TENGAH, SIGI, SIGI BIROMARU; SULAWESI TENGAH, SIGI, DOLO</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Sulawesi Tengah.</t>
   </si>
   <si>
     <t>Rhamon Pratama P. Tandugan ST.,M.Pw</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Sulawesi Tengah</t>
   </si>
   <si>
-    <t>288 hari</t>
+    <t>353 hari</t>
   </si>
   <si>
     <t>HPS Selesai Reviu BP2JK/TPBJK (Perlu Perbaikan)</t>
   </si>
   <si>
     <t>9f2a4d86-574a-4841-baf3-7a03aa828902</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Maluku 3</t>
   </si>
   <si>
     <t>MALUKU, SERAM BAGIAN BARAT, HUAMUAL; MALUKU, MALUKU TENGAH, SALAHUTU; MALUKU, BURU, WAEAPO</t>
   </si>
   <si>
     <t>Conny Yulietha Lelapary</t>
   </si>
   <si>
     <t>228 hari</t>
   </si>
   <si>
     <t>9f2a7617-62a4-43bf-8942-706b9ad034f4</t>
   </si>
   <si>
     <t>Pembangunan Gedung Menara Fakultas Teknik Universitas Sriwijaya</t>
   </si>
@@ -932,51 +932,51 @@
   <si>
     <t>Wirda H. Abas, ST</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Sumatera Utara</t>
   </si>
   <si>
     <t>2025-10-10</t>
   </si>
   <si>
     <t>114 hari</t>
   </si>
   <si>
     <t>9f2e4877-c672-4ea1-a236-6c8a6931cc3f</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovsasi Madrasah PHTC Provinsi Gorontalo 2</t>
   </si>
   <si>
     <t>GORONTALO, BOALEMO, PAGUYAMAN PANTAI; GORONTALO, BOALEMO, DULUPI; GORONTALO, BOALEMO, PAGUYAMAN; GORONTALO, BOALEMO, TILAMUTA; GORONTALO, POHUWATO, PAGUAT; GORONTALO, POHUWATO, POPAYATO BARAT</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Riau</t>
   </si>
   <si>
-    <t>286 hari</t>
+    <t>351 hari</t>
   </si>
   <si>
     <t>Penyampaian Hasil Reviu HPS</t>
   </si>
   <si>
     <t>9f2e4c96-6188-4bfb-8eab-af99e6922ed9</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovsasi Madrasah PHTC Provinsi Gorontalo 3</t>
   </si>
   <si>
     <t>GORONTALO, GORONTALO UTARA, MONANO; GORONTALO, GORONTALO UTARA, KWANDANG; GORONTALO, GORONTALO UTARA, GENTUMA RAYA; GORONTALO, BONE BOLANGO, BONE</t>
   </si>
   <si>
     <t>2025-08-14</t>
   </si>
   <si>
     <t>9f2ebee6-b125-48de-9631-ef6484b45884</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI SULAWESI BARAT 1</t>
   </si>
   <si>
     <t>SULAWESI BARAT, MAJENE, TUBO SENDANA; SULAWESI BARAT, MAJENE, MALUNDA; SULAWESI BARAT, MAJENE, PAMBOANG; SULAWESI BARAT, MAJENE, BANGGAE TIMUR; SULAWESI BARAT, POLEWALI MANDAR, TINAMBUNG; SULAWESI BARAT, POLEWALI MANDAR, LIMBORO; SULAWESI BARAT, POLEWALI MANDAR, POLEWALI; SULAWESI BARAT, POLEWALI MANDAR, MATAKALI; SULAWESI BARAT, POLEWALI MANDAR, BINUANG; SULAWESI BARAT, POLEWALI MANDAR, TAPANGO; SULAWESI BARAT, POLEWALI MANDAR, MAPILLI</t>
   </si>
@@ -1055,51 +1055,51 @@
   <si>
     <t>59 hari</t>
   </si>
   <si>
     <t>9f389004-159f-4f79-be3b-eb074e2ba0d0</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sumatera Barat 2</t>
   </si>
   <si>
     <t>SUMATERA BARAT, TANAH DATAR, PADANG GANTING; SUMATERA BARAT, PADANG PARIAMAN, IV KOTO AUR MALINTANG; SUMATERA BARAT, KOTA PARIAMAN, PARIAMAN SELATAN; SUMATERA BARAT, LIMA PULUH KOTA, BUKIK BARISAN; SUMATERA BARAT, KOTA PAYAKUMBUH, PAYAKUMBUH TIMUR; SUMATERA BARAT, KOTA PAYAKUMBUH, PAYAKUMBUH UTARA; SUMATERA BARAT, KOTA PADANG, KURANJI; SUMATERA BARAT, KOTA PADANG, KOTO TANGAH</t>
   </si>
   <si>
     <t>58 hari</t>
   </si>
   <si>
     <t>9f38fde3-57b4-49df-8d76-bfcd296c361e</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Maluku Utara 2</t>
   </si>
   <si>
     <t>MALUKU UTARA, KEPULAUAN SULA, SANANA; MALUKU UTARA, KEPULAUAN SULA, MANGOLI UTARA</t>
   </si>
   <si>
-    <t>281 hari</t>
+    <t>346 hari</t>
   </si>
   <si>
     <t>9f393a13-f274-47ee-a67e-0e6034e6bddf</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Utara 2</t>
   </si>
   <si>
     <t>KALIMANTAN UTARA, NUNUKAN, SEBATIK TIMUR; KALIMANTAN UTARA, NUNUKAN, NUNUKAN SELATAN; KALIMANTAN UTARA, NUNUKAN, NUNUKAN</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Kalimantan Utara.</t>
   </si>
   <si>
     <t>Syarif Hidayat, S.T.</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Kalimantan Utara</t>
   </si>
   <si>
     <t>9f3a93d2-dc71-4174-b7d1-b046da0c9769</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Timur 3</t>
   </si>
@@ -1133,51 +1133,51 @@
   <si>
     <t>Eva Prasusani, ST.</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Kalimantan Timur</t>
   </si>
   <si>
     <t>RPM</t>
   </si>
   <si>
     <t>2025-11-03</t>
   </si>
   <si>
     <t>130 hari</t>
   </si>
   <si>
     <t>9f3ed853-e426-4a29-9285-bf1aafe41ca8</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Maluku Utara 3</t>
   </si>
   <si>
     <t>MALUKU UTARA, PULAU MOROTAI, MOROTAI SELATAN</t>
   </si>
   <si>
-    <t>278 hari</t>
+    <t>343 hari</t>
   </si>
   <si>
     <t>9f4860b2-da56-4ca6-aebf-a8023bed6ae0</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Tenggara 4</t>
   </si>
   <si>
     <t>SULAWESI TENGGARA, BUTON, LASALIMU SELATAN; SULAWESI TENGGARA, WAKATOBI, TOMIA; SULAWESI TENGGARA, WAKATOBI, KALEDUPA; SULAWESI TENGGARA, BUTON SELATAN, BATAUGA; SULAWESI TENGGARA, KONAWE KEPULAUAN, WAWONII TENGAH; SULAWESI TENGGARA, KONAWE KEPULAUAN, WAWONII TIMUR LAUT</t>
   </si>
   <si>
     <t>2025-09-12</t>
   </si>
   <si>
     <t>73 hari</t>
   </si>
   <si>
     <t>9f48b98a-57db-414c-bdc4-c226d1955227</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 3</t>
   </si>
   <si>
     <t>SULAWESI SELATAN, KEPULAUAN SELAYAR; SULAWESI SELATAN, BULUKUMBA</t>
   </si>
@@ -1193,51 +1193,51 @@
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 4</t>
   </si>
   <si>
     <t>SULAWESI SELATAN, SINJAI</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>80 hari</t>
   </si>
   <si>
     <t>9f4900bb-e720-4d7b-8a07-713cbfd91a67</t>
   </si>
   <si>
     <t>Rehabilitasi Masjid Syuhada Yogyakarta</t>
   </si>
   <si>
     <t>DI YOGYAKARTA, KOTA YOGYAKARTA, GONDOKUSUMAN</t>
   </si>
   <si>
     <t>Risky Firmansyah Putra S.S.T</t>
   </si>
   <si>
-    <t>273 hari</t>
+    <t>338 hari</t>
   </si>
   <si>
     <t>9f5152e8-835a-4520-84c6-eb479eb1debe</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Barat 2</t>
   </si>
   <si>
     <t>SULAWESI BARAT, MAMUJU, MAMUJU; SULAWESI BARAT, MAMUJU, KALUKKU; SULAWESI BARAT, MAMUJU TENGAH, PANGALE; SULAWESI BARAT, MAMUJU TENGAH, TOPOYO; SULAWESI BARAT, MAMUJU UTARA, DAPURANG; SULAWESI BARAT, MAMUJU UTARA, BARAS; SULAWESI BARAT, MAMUJU UTARA, TIKKE RAYA; SULAWESI BARAT, MAMUJU UTARA, BAMBAIRA</t>
   </si>
   <si>
     <t>Kikit Olmus, S.T.</t>
   </si>
   <si>
     <t>47 hari</t>
   </si>
   <si>
     <t>9f5527a0-1e2b-44ea-9367-dc47dfd79832</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Utara 2</t>
   </si>
   <si>
     <t>SULAWESI UTARA, KOTA MANADO, BUNAKEN; SULAWESI UTARA, MINAHASA, PINELENG; SULAWESI UTARA, MINAHASA UTARA, WORI; SULAWESI UTARA, MINAHASA SELATAN, AMURANG; SULAWESI UTARA, KOTA BITUNG, GIRIAN; SULAWESI UTARA, KEPULAUAN SANGIHE, TABUKAN UTARA</t>
   </si>
@@ -1331,156 +1331,156 @@
   <si>
     <t>Purwanto Joko Astriyo, S.T.</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Jawa Barat</t>
   </si>
   <si>
     <t>9f66faca-75a7-4ffe-bc6c-c930ae5017d4</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 3</t>
   </si>
   <si>
     <t>JAWA TENGAH, PEMALANG; JAWA TENGAH, PEKALONGAN; JAWA TENGAH, KOTA PEKALONGAN</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Jawa Tengah.</t>
   </si>
   <si>
     <t>Jodie Prayogo, S.T., M.Eng</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Jawa Tengah</t>
   </si>
   <si>
-    <t>258 hari</t>
+    <t>323 hari</t>
   </si>
   <si>
     <t>HPS Selesai Reviu BP2JK/TPBJK (Tidak Perlu Perbaikan)</t>
   </si>
   <si>
     <t>9f673c61-2ab5-4a29-a828-c7a9037143d7</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Riau 1</t>
   </si>
   <si>
     <t>RIAU, KOTA PEKANBARU, RUMBAI; RIAU, KOTA PEKANBARU, RUMBAI; RIAU, KOTA PEKANBARU, MARPOYAN DAMAI; RIAU, KOTA PEKANBARU, MARPOYAN DAMAI; RIAU, S I A K, SIAK</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Riau.</t>
   </si>
   <si>
     <t>Nurhidayat Nugroho, S.Ars.</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>9f675629-13a8-4aa1-9908-e84b56257688</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Papua Tengah</t>
   </si>
   <si>
     <t>PAPUA, PANIAI; PAPUA, NABIRE</t>
   </si>
   <si>
     <t>9f6cc382-def6-4c73-9a2c-f3d66ab84bfa</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Nusa Tenggara Timur 1</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR, MANGGARAI TIMUR, SAMBI RAMPAS; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, LAMBA LEDA; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, SAMBI RAMPAS; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, SAMBI RAMPAS; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, SAMBI RAMPAS; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, SAMBI RAMPAS; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, LAMBA LEDA; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, LAMBA LEDA</t>
   </si>
   <si>
     <t>Ade Buddhi Yoga Acyuta</t>
   </si>
   <si>
     <t>Balai P2JK Wilayah Nusa Tenggara Timur</t>
   </si>
   <si>
-    <t>255 hari</t>
+    <t>320 hari</t>
   </si>
   <si>
     <t>9f6cd843-ecd3-45b9-a3b9-fc3b61cb33f3</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Nusa Tenggara Timur 2</t>
   </si>
   <si>
     <t>NUSA TENGGARA TIMUR, MANGGARAI TIMUR, SAMBI RAMPAS; NUSA TENGGARA TIMUR, MANGGARAI TIMUR, LAMBA LEDA; NUSA TENGGARA TIMUR, NAGEKEO, AESESA; NUSA TENGGARA TIMUR, NGADA, GOLEWA SELATAN; NUSA TENGGARA TIMUR, SIKKA, ALOK BARAT; NUSA TENGGARA TIMUR, ENDE, ENDE TIMUR</t>
   </si>
   <si>
     <t>9f6f209d-624a-4be4-9352-431e632ca438</t>
   </si>
   <si>
     <t>Pembangunan Stadion Sudiang Kota Makassar</t>
   </si>
   <si>
     <t>SULAWESI SELATAN, KOTA MAKASSAR, BIRING KANAYA</t>
   </si>
   <si>
     <t>2025-2027</t>
   </si>
   <si>
-    <t>254 hari</t>
+    <t>319 hari</t>
   </si>
   <si>
     <t>9f715f45-3335-41f8-8adf-5e43c7a9ae53</t>
   </si>
   <si>
     <t>JANGAN INPUT DISINI</t>
   </si>
   <si>
     <t>SUMATERA UTARA, TAPANULI SELATAN, SAYUR MATINGGI; SUMATERA UTARA, TAPANULI TENGAH, SIBABANGUN; SUMATERA UTARA, PADANG LAWAS, BARUMUN; SUMATERA UTARA, DELI SERDANG, HAMPARAN PERAK; SUMATERA UTARA, KOTA SIBOLGA, SIBOLGA SELATAN</t>
   </si>
   <si>
     <t>Satker Pelaksanaan Prasarana Strategis Sumatera Utara.</t>
   </si>
   <si>
     <t>Muhammad Sulthoni, S.T.</t>
   </si>
   <si>
-    <t>253 hari</t>
+    <t>318 hari</t>
   </si>
   <si>
     <t>9f72df38-837a-4458-8f53-d46db5dfee14</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI SUMATERA UTARA 1</t>
   </si>
   <si>
     <t>SUMATERA UTARA, PADANG LAWAS, AEK NABARA BARUMUN; SUMATERA UTARA, PADANG LAWAS, BARUMUN TENGAH; SUMATERA UTARA, ASAHAN, PULAU RAKYAT; SUMATERA UTARA, BATU BARA, LIMAPULUH; SUMATERA UTARA, BATU BARA, LIMAPULUH; SUMATERA UTARA, LABUHAN BATU UTARA, AEK NATAS; SUMATERA UTARA, LABUHAN BATU UTARA, KUALUH SELATAN</t>
   </si>
   <si>
     <t>Muhammad Sulthoni Rahman, S.T.</t>
   </si>
   <si>
-    <t>252 hari</t>
+    <t>317 hari</t>
   </si>
   <si>
     <t>9f72f992-be0d-4400-943b-fc4ba867ed80</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI SUMATERA UTARA 2</t>
   </si>
   <si>
     <t>SUMATERA UTARA, HUMBANG HASUNDUTAN, DOLOK SANGGUL; SUMATERA UTARA, PAKPAK BHARAT, SITELLU TALI URANG JEHE; SUMATERA UTARA, SIMALUNGUN, BANDAR MASILAM; SUMATERA UTARA, KOTA BINJAI, BINJAI SELATAN; SUMATERA UTARA, DELI SERDANG, LUBUK PAKAM; SUMATERA UTARA, KOTA PEMATANG SIANTAR, SIANTAR BARAT</t>
   </si>
   <si>
     <t>Muhammad Sulthoni Rahman, ST</t>
   </si>
   <si>
     <t>Usulan tender ke BP2JK/TPBJK</t>
   </si>
   <si>
     <t>9f72fbe4-17f4-44a2-a239-11a1f6ecc5d0</t>
   </si>
   <si>
     <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI SUMATERA UTARA 3</t>
   </si>
   <si>
     <t>SUMATERA UTARA, MANDAILING NATAL, PANYABUNGAN; SUMATERA UTARA, TAPANULI TENGAH, SORKAM BARAT; SUMATERA UTARA, TAPANULI UTARA, TARUTUNG; SUMATERA UTARA, KOTA SIBOLGA, SIBOLGA KOTA; SUMATERA UTARA, KOTA PADANGSIDIMPUAN, PADANGSIDIMPUAN SELATAN; SUMATERA UTARA, PADANG LAWAS UTARA, PORTIBI</t>
   </si>
@@ -1598,51 +1598,51 @@
   <si>
     <t>70 hari</t>
   </si>
   <si>
     <t>9f78edaf-7e02-4501-a132-edf5fb040008</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Banten 2</t>
   </si>
   <si>
     <t>BANTEN, KOTA SERANG, SERANG; BANTEN, SERANG, WARINGINKURUNG; BANTEN, KOTA CILEGON, PULOMERAK; BANTEN, PANDEGLANG, CIKEDAL; BANTEN, LEBAK, CIBADAK</t>
   </si>
   <si>
     <t>19 hari</t>
   </si>
   <si>
     <t>9f853cd0-84f1-488e-bb0e-5d7b0b86168d</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovsasi Madrasah PHTC Provinsi Gorontalo 4a</t>
   </si>
   <si>
     <t>GORONTALO, KOTA GORONTALO, DUNGINGI; GORONTALO, KOTA GORONTALO, SIPATANA; GORONTALO, BOALEMO, PAGUYAMAN; GORONTALO, BOALEMO, TILAMUTA</t>
   </si>
   <si>
-    <t>244 hari</t>
+    <t>309 hari</t>
   </si>
   <si>
     <t>9f90f67f-fe51-4e62-a25a-7f44ac838a27</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sumatera Selatan 1</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
     <t>24 hari</t>
   </si>
   <si>
     <t>9fa37391-4615-47a7-9531-5cfb4e5d0367</t>
   </si>
   <si>
     <t>Pembangunan Landscape SD dan SMP di Kawasan Hunian ASN IKN</t>
   </si>
   <si>
     <t>KALIMANTAN TIMUR, PENAJAM PASER UTARA, SEPAKU</t>
   </si>
   <si>
     <t>EVA PRASUSANI, S.T.</t>
   </si>
@@ -1700,1779 +1700,1962 @@
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Papua Selatan 2</t>
   </si>
   <si>
     <t>PAPUA, MAPPI, ASSUE</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>32 hari</t>
   </si>
   <si>
     <t>9fb1b8f1-f319-4a8f-93bd-21ce9ba4efca</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Timur 4</t>
   </si>
   <si>
     <t>JAWA TIMUR, BLITAR, BINANGUN; JAWA TIMUR, BLITAR, WATES; JAWA TIMUR, BLITAR, SELOPURO; JAWA TIMUR, BLITAR, TALUN; JAWA TIMUR, BLITAR, SELOPURO; JAWA TIMUR, BLITAR, SRENGAT; JAWA TIMUR, BLITAR, PANGGUNGREJO; JAWA TIMUR, KEDIRI, BADAS; JAWA TIMUR, PONOROGO, MLARAK; JAWA TIMUR, PONOROGO, PONOROGO; JAWA TIMUR, PONOROGO, SOOKO; JAWA TIMUR, PONOROGO, PULUNG; JAWA TIMUR, PONOROGO, SAMBIT; JAWA TIMUR, PACITAN, PACITAN; JAWA TIMUR, TRENGGALEK, WATULIMO; JAWA TIMUR, TULUNGAGUNG, SUMBERGEMPOL</t>
   </si>
   <si>
     <t>Yuni Ahmat Erivianto, S.T., M.Eng.</t>
   </si>
   <si>
-    <t>222 hari</t>
+    <t>287 hari</t>
   </si>
   <si>
     <t>9fb705be-5c2d-456e-a939-a5c9b38317a9</t>
   </si>
   <si>
     <t>Pembangunan RSUD dr. Sobirin Musi Rawas</t>
   </si>
   <si>
     <t>SUMATERA SELATAN, MUSI RAWAS, MUARA BELITI</t>
   </si>
   <si>
     <t>Harasa Ramdhany Pasin , S.T., M.Eng</t>
   </si>
   <si>
     <t>85 hari</t>
   </si>
   <si>
     <t>9fb706a2-3706-4eaa-8b83-bad3d9375e12</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Selatan 7</t>
   </si>
   <si>
     <t>KALIMANTAN SELATAN, TABALONG, MUARA UYA; KALIMANTAN SELATAN, TABALONG, HARUAI; KALIMANTAN SELATAN, BALANGAN, LAMPIHONG; KALIMANTAN SELATAN, BALANGAN, AWAYAN; KALIMANTAN SELATAN, BALANGAN, HALONG</t>
   </si>
   <si>
     <t>2025-09-10</t>
   </si>
   <si>
     <t>17 hari</t>
   </si>
   <si>
     <t>9fb722e7-b27b-49b0-87f6-4b5fb8d035be</t>
   </si>
   <si>
     <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 5</t>
   </si>
   <si>
     <t>SULAWESI SELATAN, TAKALAR, POLOMBANGKENG SELATAN; SULAWESI SELATAN, JENEPONTO, BANGKALA; SULAWESI SELATAN, WAJO, PITUMPANUA; SULAWESI SELATAN, PINRANG, PALETEANG; SULAWESI SELATAN, LUWU UTARA, MASAMBA; SULAWESI SELATAN, LUWU TIMUR, MALILI; SULAWESI SELATAN, ENREKANG, ENREKANG</t>
   </si>
   <si>
+    <t>284 hari</t>
+  </si>
+  <si>
+    <t>9fb741d6-6a08-4374-9fc2-68c6c2cd9d0d</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sumatera Selatan 3</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN, MUSI RAWAS UTARA, RUPIT; SUMATERA SELATAN, MUSI RAWAS UTARA, RAWAS ULU; SUMATERA SELATAN, MUSI RAWAS UTARA, KARANG DAPO; SUMATERA SELATAN, MUSI RAWAS UTARA, KARANG JAYA; SUMATERA SELATAN, MUSI RAWAS UTARA, RAWAS ULU; SUMATERA SELATAN, MUSI RAWAS UTARA, RAWAS ULU; SUMATERA SELATAN, MUSI RAWAS, MUARA KELINGI; SUMATERA SELATAN, MUSI RAWAS, BULANG TENGAH SUKU ULU; SUMATERA SELATAN, EMPAT LAWANG, MUARA PINANG</t>
+  </si>
+  <si>
+    <t>Harasa Ramdhany Pasin, S.T., M.Eng</t>
+  </si>
+  <si>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>9fb762d7-f981-4c57-a11c-a6b96632b805</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Barat 3</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, KOTA BOGOR, BOGOR UTARA; JAWA BARAT, BOGOR, PARUNG PANJANG; JAWA BARAT, KOTA BEKASI, JATIASIH; JAWA BARAT, BEKASI, SUKAKARYA; JAWA BARAT, BEKASI, SETU; JAWA BARAT, KARAWANG, PEDES; JAWA BARAT, SUBANG, TAMBAKDAHAN; JAWA BARAT, SUBANG, PAMANUKAN; JAWA BARAT, SUBANG, PUSAKAJAYA; JAWA BARAT, SUBANG, COMPRENG</t>
+  </si>
+  <si>
+    <t>9fb76341-5c14-491d-9bcf-1c7e753a06ae</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Barat 4</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, KOTA BOGOR, TANAH SEREAL; JAWA BARAT, BOGOR, PARUNG PANJANG; JAWA BARAT, BOGOR, CIGUDEG; JAWA BARAT, BOGOR, CARINGIN; JAWA BARAT, BOGOR, BABAKAN MADANG</t>
+  </si>
+  <si>
+    <t>9fb76ab6-7e82-4032-959c-bb9b07516126</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Maluku 5</t>
+  </si>
+  <si>
+    <t>MALUKU, SERAM BAGIAN BARAT, KEPULAUAN MANIPA</t>
+  </si>
+  <si>
+    <t>Conny Yulietha Lelapary, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>159 hari</t>
+  </si>
+  <si>
+    <t>9fb76c52-ad9d-4291-861b-bd1643e5d2df</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Tengah 1</t>
+  </si>
+  <si>
+    <t>Rhamon Pratama P. Tandungan, ST.,M.Pw</t>
+  </si>
+  <si>
+    <t>2025-10-22</t>
+  </si>
+  <si>
+    <t>9fb780b7-4a3c-4e0f-a070-9d5d065286ce</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI JAWA TIMUR 7</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, JOMBANG, GUDO; JAWA TIMUR, JOMBANG, NGORO; JAWA TIMUR, JOMBANG, MEGALUH; JAWA TIMUR, JOMBANG, MOJOAGUNG; JAWA TIMUR, JOMBANG, PLOSO; JAWA TIMUR, JOMBANG, SUMOBITO; JAWA TIMUR, JOMBANG, DIWEK; JAWA TIMUR, GRESIK, DUKUN; JAWA TIMUR, GRESIK, BENJENG; JAWA TIMUR, MOJOKERTO, KUTOREJO; JAWA TIMUR, PASURUAN, PRIGEN; JAWA TIMUR, KOTA MOJOKERTO, MAGERSARI; JAWA TIMUR, KOTA PASURUAN, BUGULKIDUL</t>
+  </si>
+  <si>
+    <t>M. AKHBAR ANSYARI, S.T, M.T</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>121 hari</t>
+  </si>
+  <si>
+    <t>9fb78497-5097-430d-8211-2dc14e6df171</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI JAWA TIMUR 8</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, NGANJUK, BARON; JAWA TIMUR, NGANJUK, NGRONGGOT; JAWA TIMUR, NGANJUK, LENGKONG; JAWA TIMUR, NGANJUK, BERBEK; JAWA TIMUR, NGANJUK, GONDANG; JAWA TIMUR, NGANJUK, LOCERET</t>
+  </si>
+  <si>
+    <t>127 hari</t>
+  </si>
+  <si>
+    <t>9fb7af0c-a7ec-4156-ac27-ecbf122d9e38</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Barat 111</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT, SAMBAS, SEJANGKUNG; KALIMANTAN BARAT, SAMBAS, PALOH; KALIMANTAN BARAT, SAMBAS, TELUK KERAMAT; KALIMANTAN BARAT, SAMBAS, JAWAI; KALIMANTAN BARAT, BENGKAYANG, SUNGAI RAYA; KALIMANTAN BARAT, KETAPANG, MUARA PAWAN; KALIMANTAN BARAT, KAYONG UTARA, SUKADANA; KALIMANTAN BARAT, KUBU RAYA, SUNGAI AMBAWANG; KALIMANTAN BARAT, MEMPAWAH, SUNGAI PINYUH; KALIMANTAN BARAT, KOTA PONTIANAK, PONTIANAK TENGGARA; KALIMANTAN BARAT, KOTA PONTIANAK, PONTIANAK BARAT; KALIMANTAN BARAT, KOTA SINGKAWANG, SINGKAWANG TENGAH</t>
+  </si>
+  <si>
+    <t>Satker Pelaksanaan Prasarana Strategis Kalimantan Barat.</t>
+  </si>
+  <si>
+    <t>Irvan Syakuri, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Balai P2JK Wilayah Kalimantan Barat</t>
+  </si>
+  <si>
+    <t>2026-2026</t>
+  </si>
+  <si>
+    <t>9fb943ce-7ec4-43c9-9218-8ac6d19e4b07</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Maluku 8</t>
+  </si>
+  <si>
+    <t>MALUKU, SERAM BAGIAN TIMUR, PULAU GOROM; MALUKU, SERAM BAGIAN TIMUR, KIAN DARAT</t>
+  </si>
+  <si>
+    <t>158 hari</t>
+  </si>
+  <si>
+    <t>9fb96684-78dc-4874-99f9-0db171f9286b</t>
+  </si>
+  <si>
+    <t>Pembangunan Sport Science USU</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA, KOTA MEDAN, MEDAN BARU</t>
+  </si>
+  <si>
+    <t>283 hari</t>
+  </si>
+  <si>
+    <t>9fb972fe-88b8-4212-8213-42a39a83c242</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Maluku 6</t>
+  </si>
+  <si>
+    <t>MALUKU, SERAM BAGIAN BARAT, HUAMUAL; MALUKU, BURU SELATAN, NAMROLE</t>
+  </si>
+  <si>
+    <t>9fb97c87-6cd4-487f-97cb-a2947b1e179b</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Barat 5</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, KOTA DEPOK, CIMANGGIS; JAWA BARAT, KOTA DEPOK, SUKMA JAYA; JAWA BARAT, KOTA DEPOK, LIMO; JAWA BARAT, KOTA DEPOK, TAPOS; JAWA BARAT, KOTA DEPOK, PANCORAN MAS; JAWA BARAT, KOTA BEKASI, BEKASI BARAT; JAWA BARAT, KOTA BEKASI, BEKASI SELATAN; JAWA BARAT, KARAWANG, PAKISJAYA; JAWA BARAT, SUBANG, SUKASARI</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>9fb98cd3-6562-49f3-bb92-589032af3860</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sumatera Barat 4</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT, KEPULAUAN MENTAWAI, SIKAKAP; SUMATERA BARAT, KEPULAUAN MENTAWAI, SIPORA UTARA; SUMATERA BARAT, PESISIR SELATAN, SUTERA; SUMATERA BARAT, PESISIR SELATAN, SUTERA; SUMATERA BARAT, PASAMAN, RAO</t>
+  </si>
+  <si>
+    <t>Ivan Pratama Setiadi</t>
+  </si>
+  <si>
+    <t>9fb9b970-1e89-4379-b42f-88463748577f</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Maluku 7</t>
+  </si>
+  <si>
+    <t>MALUKU, SERAM BAGIAN TIMUR, KIAN DARAT; MALUKU, SERAM BAGIAN TIMUR, SIWALALAT; MALUKU, SERAM BAGIAN TIMUR, WAKATE</t>
+  </si>
+  <si>
+    <t>9fbf7f84-3973-48cf-8030-8bfe583fa9c7</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Selatan 3</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN, HULU SUNGAI TENGAH, BATANG ALAI UTARA; KALIMANTAN SELATAN, HULU SUNGAI UTARA, AMUNTAI SELATAN; KALIMANTAN SELATAN, HULU SUNGAI UTARA, DANAU PANGGANG; KALIMANTAN SELATAN, TABALONG, KELUA; KALIMANTAN SELATAN, BALANGAN, AWAYAN</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>27 hari</t>
+  </si>
+  <si>
+    <t>9fc59cfb-bf77-4f10-9e23-313382b39387</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Selatan 5</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN, TANAH LAUT, KINTAP; KALIMANTAN SELATAN, HULU SUNGAI SELATAN, PADANG BATUNG; KALIMANTAN SELATAN, KOTA BANJAR BARU, LIANG ANGGANG; KALIMANTAN SELATAN, KOTA BANJARMASIN, BANJARMASIN UTARA; KALIMANTAN SELATAN, KOTA BANJARMASIN, BANJARMASIN TIMUR; KALIMANTAN SELATAN, KOTA BANJARMASIN, BANJARMASIN SELATAN</t>
+  </si>
+  <si>
+    <t>9fc5c823-90f9-45ed-826c-8cc19024374f</t>
+  </si>
+  <si>
+    <t>Optimalisasi Pembangunan KDP Lanjutan Universitas Haluoleo</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGGARA, KOTA KENDARI, KAMBU</t>
+  </si>
+  <si>
+    <t>Kusnadi Kamil, ST, M.Si</t>
+  </si>
+  <si>
+    <t>2025-10-13</t>
+  </si>
+  <si>
+    <t>9fc9f386-30e4-419d-9884-7b4f5e14350d</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Selatan 4</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN, TANAH BUMBU, KUSAN HILIR; KALIMANTAN SELATAN, TAPIN, CANDI LARAS UTARA; KALIMANTAN SELATAN, HULU SUNGAI SELATAN, DAHA UTARA; KALIMANTAN SELATAN, HULU SUNGAI SELATAN, KANDANGAN; KALIMANTAN SELATAN, KOTA BANJARMASIN, BANJARMASIN TIMUR</t>
+  </si>
+  <si>
+    <t>9fcbe07c-b266-43cc-a2b6-6b6311213cf9</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Pasar Sungai Penuh</t>
+  </si>
+  <si>
+    <t>JAMBI, KOTA SUNGAI PENUH, SUNGAI PENUH</t>
+  </si>
+  <si>
+    <t>Satker Pelaksanaan Prasarana Strategis Jambi.</t>
+  </si>
+  <si>
+    <t>Edia Putra,S.T</t>
+  </si>
+  <si>
+    <t>Balai P2JK Wilayah Jambi</t>
+  </si>
+  <si>
+    <t>2025-10-14</t>
+  </si>
+  <si>
+    <t>41 hari</t>
+  </si>
+  <si>
+    <t>9fce1bbe-d0bf-424c-8dac-f6bd49bc2c3f</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Timur 5</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, JEMBER, KALISAT; JAWA TIMUR, JEMBER, PUGER; JAWA TIMUR, BANYUWANGI, PESANGGARAN; JAWA TIMUR, BANYUWANGI, SRONO; JAWA TIMUR, BANYUWANGI, BANYUWANGI; JAWA TIMUR, BANYUWANGI, GLENMORE; JAWA TIMUR, BANYUWANGI, MUNCAR; JAWA TIMUR, BANYUWANGI, WONGSOREJO; JAWA TIMUR, BANYUWANGI, SEMPU; JAWA TIMUR, JEMBER, BANGSALSARI; JAWA TIMUR, JEMBER, SUKOWONO; JAWA TIMUR, JEMBER, WULUHAN; JAWA TIMUR, BANYUWANGI, TEGALDLIMO; JAWA TIMUR, BANYUWANGI, TEGALDLIMO; JAWA TIMUR, BANYUWANGI, BANGOREJO; JAWA TIMUR, BANYUWANGI, WONGSOREJO; JAWA TIMUR, BANYUWANGI, KALIPURO; JAWA TIMUR, BANYUWANGI, KALIPURO</t>
+  </si>
+  <si>
+    <t>9fcf234a-99a2-4026-804d-9d6fc8cebb54</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi PHTC Madrasah Provinsi Jawa Timur 6</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, BANYUWANGI, BANGOREJO; JAWA TIMUR, JEMBER, TANGGUL; JAWA TIMUR, TULUNGAGUNG, NGANTRU; JAWA TIMUR, BLITAR, KADEMANGAN</t>
+  </si>
+  <si>
+    <t>69 hari</t>
+  </si>
+  <si>
+    <t>9fd14bd6-8d25-4ebc-aaff-65ede0e94a7a</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Selatan 6</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN, HULU SUNGAI UTARA, AMUNTAI TENGAH; KALIMANTAN SELATAN, HULU SUNGAI UTARA, SUNGAI PANDAN; KALIMANTAN SELATAN, HULU SUNGAI UTARA, AMUNTAI SELATAN; KALIMANTAN SELATAN, HULU SUNGAI UTARA, AMUNTAI UTARA; KALIMANTAN SELATAN, HULU SUNGAI UTARA, BABIRIK</t>
+  </si>
+  <si>
+    <t>18 hari</t>
+  </si>
+  <si>
+    <t>9fd27c89-47c9-4a15-a267-6abe73670394</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 5</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, KUDUS; JAWA TENGAH, PATI</t>
+  </si>
+  <si>
+    <t>APBD</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>44 hari</t>
+  </si>
+  <si>
+    <t>9fd29eca-cbb2-4332-8486-1764b467aefc</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 6</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, KENDAL, GEMUH; JAWA TENGAH, TEMANGGUNG, KALORAN; JAWA TENGAH, SEMARANG, BRINGIN; JAWA TENGAH, BOYOLALI, KARANGGEDE</t>
+  </si>
+  <si>
+    <t>Jodie Prayogo, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>9fd33dc7-252f-453f-9129-aa4f01a86e9d</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 2</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, KOTA SEMARANG; JAWA TENGAH, BOYOLALI; JAWA TENGAH, KUDUS; JAWA TENGAH, PATI</t>
+  </si>
+  <si>
+    <t>Afifah Kemala Hafsari, S.T., M.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>2025-10-06</t>
+  </si>
+  <si>
+    <t>29 hari</t>
+  </si>
+  <si>
+    <t>9fd33e7d-41ce-45a7-b9b0-a796d504e39a</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 4</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, KOTA TEGAL; JAWA TENGAH, TEGAL; JAWA TENGAH, BREBES</t>
+  </si>
+  <si>
+    <t>2025-12-08</t>
+  </si>
+  <si>
+    <t>92 hari</t>
+  </si>
+  <si>
+    <t>9fd3e047-b798-4a44-aeac-3ce060994b48</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 6</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, GOWA; SULAWESI SELATAN, BARRU; SULAWESI SELATAN, SOPPENG</t>
+  </si>
+  <si>
+    <t>270 hari</t>
+  </si>
+  <si>
+    <t>9fd728b9-09a7-4323-bec8-2c45e0583aa3</t>
+  </si>
+  <si>
+    <t>PEMBANGUNAN SEKOLAH RAKYAT PROVINSI SULAWESI TENGGARA</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGGARA, KOTA KENDARI, KAMBU; SULAWESI TENGGARA, BUTON TENGAH, MAWASANGKA</t>
+  </si>
+  <si>
+    <t>KUSNADI KAMIL, ST.,M.Si</t>
+  </si>
+  <si>
+    <t>268 hari</t>
+  </si>
+  <si>
+    <t>9fd7ff4f-5905-42fe-833a-b8b0f84214c5</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 7</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, BANTAENG</t>
+  </si>
+  <si>
+    <t>9fd9fa5a-9f42-4d49-8973-abbb254a79f7</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Dan Renovasi Madrasah PHTC Provinsi Jawa Barat 6</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, BANDUNG, RANCAEKEK; JAWA BARAT, BANDUNG BARAT, CIPONGKOR; JAWA BARAT, BANDUNG BARAT, RONGGA; JAWA BARAT, BANDUNG BARAT, SAGULING; JAWA BARAT, SUMEDANG, SUMEDANG UTARA; JAWA BARAT, SUMEDANG, WADO; JAWA BARAT, SUMEDANG, CIMANGGUNG; JAWA BARAT, KOTA CIREBON, HARJAMUKTI</t>
+  </si>
+  <si>
+    <t>Subandi, S.T.</t>
+  </si>
+  <si>
+    <t>34 hari</t>
+  </si>
+  <si>
+    <t>9fda7ef5-2401-4ab9-b9ac-4bceb220376a</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sulawesi Selatan 1</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, TANA TORAJA; SULAWESI SELATAN, SIDENRENG RAPPANG; SULAWESI SELATAN, WAJO; SULAWESI SELATAN, SOPPENG; SULAWESI SELATAN, BARRU</t>
+  </si>
+  <si>
+    <t>Martinus, S.T.</t>
+  </si>
+  <si>
+    <t>267 hari</t>
+  </si>
+  <si>
+    <t>9fdb6852-0869-41a1-a68b-731c88cef1b5</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sulawesi Selatan 2</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, BONE; SULAWESI SELATAN, SINJAI; SULAWESI SELATAN, KOTA MAKASSAR; SULAWESI SELATAN, TAKALAR</t>
+  </si>
+  <si>
+    <t>266 hari</t>
+  </si>
+  <si>
+    <t>9fdbd996-01a3-4fa9-bc01-9ac2f4a3300f</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Papua Barat dan Papua Barat Daya 2</t>
+  </si>
+  <si>
+    <t>PAPUA BARAT, FAKFAK, FAKFAK; PAPUA BARAT, SORONG, MAYAMUK; PAPUA BARAT, SORONG, MARIAT</t>
+  </si>
+  <si>
+    <t>11 hari</t>
+  </si>
+  <si>
+    <t>9fe17f33-db5f-4a53-8f5f-5739363f3d9a</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Dan Renovasi Madrasah PHTC Provinsi Jawa Barat 7</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, CIREBON, MUNDU; JAWA BARAT, CIREBON, ASTANAJAPURA; JAWA BARAT, CIREBON, CIWARINGIN; JAWA BARAT, INDRAMAYU, INDRAMAYU; JAWA BARAT, INDRAMAYU, SLIYEG; JAWA BARAT, INDRAMAYU, ANJATAN; JAWA BARAT, CIAMIS, RANCAH; JAWA BARAT, CIAMIS, CIPAKU; JAWA BARAT, CIAMIS, BANJARSARI</t>
+  </si>
+  <si>
+    <t>9fe18b5a-a168-417d-a489-d21f01bf17f9</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 8</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, JENEPONTO</t>
+  </si>
+  <si>
+    <t>263 hari</t>
+  </si>
+  <si>
+    <t>9fe22313-b13e-4421-9fae-5c853e8014a8</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 9</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, KOTA PAREPARE; SULAWESI SELATAN, SIDENRENG RAPPANG; SULAWESI SELATAN, PINRANG; SULAWESI SELATAN, ENREKANG</t>
+  </si>
+  <si>
+    <t>9fe35cb2-d6c2-4030-968f-fb4c699406e7</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI JAWA TIMUR 9</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, NGAWI, GERIH; JAWA TIMUR, NGAWI, SINE; JAWA TIMUR, NGAWI, NGAWI; JAWA TIMUR, MAGETAN, PARANG; JAWA TIMUR, BOJONEGORO, NGRAHO; JAWA TIMUR, BOJONEGORO, KANOR; JAWA TIMUR, BOJONEGORO, SUMBEREJO; JAWA TIMUR, BOJONEGORO, SUMBEREJO; JAWA TIMUR, BOJONEGORO, SUMBEREJO; JAWA TIMUR, BOJONEGORO, SUKOSEWU; JAWA TIMUR, BOJONEGORO, KASIMAN; JAWA TIMUR, BOJONEGORO, KEPOH BARU; JAWA TIMUR, BOJONEGORO, SUMBEREJO; JAWA TIMUR, BOJONEGORO, TAMBAKREJO; JAWA TIMUR, BOJONEGORO, BAURENO; JAWA TIMUR, BOJONEGORO, KALITIDU; JAWA TIMUR, BOJONEGORO, NGASEM; JAWA TIMUR, BOJONEGORO, KALITIDU; JAWA TIMUR, TUBAN, SINGGAHAN; JAWA TIMUR, TUBAN, SOKO; JAWA TIMUR, TUBAN, MONTONG; JAWA TIMUR, LAMONGAN, GLAGAH; JAWA TIMUR, LAMONGAN, KARANGBINANGUN; JAWA TIMUR, LAMONGAN, NGIMBANG; JAWA TIMUR, LAMONGAN, SARIREJO</t>
+  </si>
+  <si>
+    <t>2025-11-14</t>
+  </si>
+  <si>
+    <t>60 hari</t>
+  </si>
+  <si>
+    <t>9fe39bca-a7fe-4f9c-94cf-7539ed960de5</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Tengah 3</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH, TOJO UNA-UNA, RATOLINDO; SULAWESI TENGAH, TOJO UNA-UNA, TOJO BARAT; SULAWESI TENGAH, TOJO UNA-UNA, ULUBONGKA; SULAWESI TENGAH, TOJO UNA-UNA, RATOLINDO; SULAWESI TENGAH, TOJO UNA-UNA, RATOLINDO; SULAWESI TENGAH, TOJO UNA-UNA, AMPANA TETE; SULAWESI TENGAH, MOROWALI, WITA PONDA</t>
+  </si>
+  <si>
+    <t>2025-11-25</t>
+  </si>
+  <si>
+    <t>9fe3bfa1-1a0e-46c5-98b6-7cbb72a90ccb</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Dan Renovasi Madrasah PHTC Provinsi Jawa Barat 9</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, KUNINGAN, MALEBER; JAWA BARAT, KUNINGAN, SUBANG; JAWA BARAT, KUNINGAN, JALAKSANA; JAWA BARAT, KUNINGAN, LURAGUNG; JAWA BARAT, CIAMIS, PAMARICAN; JAWA BARAT, CIAMIS, RAJADESA; JAWA BARAT, CIAMIS, CISAGA; JAWA BARAT, CIAMIS, CIJEUNGJING</t>
+  </si>
+  <si>
+    <t>262 hari</t>
+  </si>
+  <si>
+    <t>9fe4153d-7352-4a60-8423-711b8d235e2f</t>
+  </si>
+  <si>
+    <t>UJI COBA SIPASTI</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA, KARO, KABANJAHE</t>
+  </si>
+  <si>
+    <t>9fe5d0cc-dab0-4bcb-987e-326ae6d26435</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Selatan 10</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, LUWU, SULI; SULAWESI SELATAN, LUWU UTARA, MASAMBA; SULAWESI SELATAN, LUWU TIMUR, WOTU</t>
+  </si>
+  <si>
+    <t>261 hari</t>
+  </si>
+  <si>
+    <t>9fe96e51-8129-4df1-b1a4-522326e9ac19</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Tengah 2</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH, DONGGALA, BANAWA SELATAN; SULAWESI TENGAH, DONGGALA, TANANTOVEA; SULAWESI TENGAH, DONGGALA, SINDUE; SULAWESI TENGAH, DONGGALA, SOJOL; SULAWESI TENGAH, DONGGALA, SOJOL UTARA; SULAWESI TENGAH, TOLI-TOLI, DAKO PAMEAN</t>
+  </si>
+  <si>
+    <t>Rhamon Pratama P. Tandungan ST.,M.Pw</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>9fe9f8b6-00fe-42d9-be9a-86ba15ea1986</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Dan Renovasi Madrasah PHTC Provinsi Jawa Barat 8</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, BANDUNG, SOLOKAN JERUK; JAWA BARAT, SUMEDANG, JATINUNGGAL; JAWA BARAT, MAJALENGKA, PALASAH; JAWA BARAT, MAJALENGKA, LEUWIMUNDING; JAWA BARAT, MAJALENGKA, JATITUJUH; JAWA BARAT, MAJALENGKA, LIGUNG; JAWA BARAT, CIREBON, DUKUPUNTANG; JAWA BARAT, CIREBON, CIWARINGIN; JAWA BARAT, CIREBON, KALIWEDI; JAWA BARAT, CIREBON, KARANGSEMBUNG; JAWA BARAT, CIREBON, PABUARAN; JAWA BARAT, INDRAMAYU, WIDASARI</t>
+  </si>
+  <si>
+    <t>25 hari</t>
+  </si>
+  <si>
+    <t>9fef750c-ddb1-42b1-852d-561df33a17ce</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI JAWA TIMUR 10</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, GRESIK, SANGKAPURA; JAWA TIMUR, GRESIK, TAMBAK</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>87 hari</t>
+  </si>
+  <si>
+    <t>9fef8c11-a848-41cb-a393-47eaeae5fd5a</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kalimantan Selatan</t>
+  </si>
+  <si>
+    <t>KALIMANTAN SELATAN, BARITO KUALA, CERBON; KALIMANTAN SELATAN, KOTA BANJAR BARU, LANDASAN ULIN; KALIMANTAN SELATAN, TANAH BUMBU, SIMPANG EMPAT</t>
+  </si>
+  <si>
+    <t>256 hari</t>
+  </si>
+  <si>
+    <t>9ff03c7b-4c09-40c1-978c-a98cdbb2ec71</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Sulawesi Tengah 4</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH, TOJO UNA-UNA, RATOLINDO; SULAWESI TENGAH, TOJO UNA-UNA, AMPANA TETE; SULAWESI TENGAH, DONGGALA, LABUAN; SULAWESI TENGAH, DONGGALA, LABUAN; SULAWESI TENGAH, BUOL, MOMUNU; SULAWESI TENGAH, BANGGAI KEPULAUAN, BULAGI</t>
+  </si>
+  <si>
+    <t>9ff22020-504e-4eed-8f75-6b9b0e07f6b2</t>
+  </si>
+  <si>
+    <t>Optimalisasi Paket Rehabilitasi dan Renovasi Rumah Sakit Pendidikan Universitas Tadulako (SALAH)</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH, KOTA PALU, MANTIKULORE</t>
+  </si>
+  <si>
+    <t>Daniel Tamado, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>9 hari</t>
+  </si>
+  <si>
+    <t>9ff3790d-58db-4d24-a0c9-a7a50870f9e3</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Utara 1</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA, KOTA TARAKAN, TARAKAN UTARA; KALIMANTAN UTARA, BULUNGAN, BUNYU; KALIMANTAN UTARA, TANA TIDUNG, SESAYAP</t>
+  </si>
+  <si>
+    <t>Endang Sumantri S.T.</t>
+  </si>
+  <si>
+    <t>48 hari</t>
+  </si>
+  <si>
+    <t>9ff654ff-0d87-476e-bd83-b59343f4ec63</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 9</t>
+  </si>
+  <si>
+    <t>RIAU, ROKAN HILIR, PASIR LIMAU KAPAS; RIAU, ROKAN HILIR, BANGKO</t>
+  </si>
+  <si>
+    <t>NURHIDAYAT NUGROHO, S. Ars</t>
+  </si>
+  <si>
+    <t>9ffe2651-5260-4462-b974-010ffbb1de52</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 11</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, JEPARA</t>
+  </si>
+  <si>
+    <t>9ffff1e8-c309-4e37-90f2-f01deba865de</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 12</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, BOYOLALI, WONOSEGORO; JAWA TENGAH, KLATEN, TULUNG; JAWA TENGAH, SUKOHARJO, MOJOLABAN; JAWA TENGAH, SRAGEN, GONDANG; JAWA TENGAH, MAGELANG, PAKIS; JAWA TENGAH, KOTA MAGELANG, MAGELANG UTARA</t>
+  </si>
+  <si>
+    <t>a004643b-1405-4387-a664-ed55329d7452</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Lampung 2</t>
+  </si>
+  <si>
+    <t>LAMPUNG, LAMPUNG TENGAH, GUNUNG SUGIH; LAMPUNG, LAMPUNG UTARA, KOTABUMI; LAMPUNG, WAY KANAN, BLAMBANGAN UMPU; LAMPUNG, MESUJI, MESUJI; LAMPUNG, TULANGBAWANG, MENGGALA; LAMPUNG, TULANG BAWANG BARAT, PAGAR DEWA</t>
+  </si>
+  <si>
+    <t>246 hari</t>
+  </si>
+  <si>
+    <t>a007d13e-88b7-4938-95cc-4f25b03a7e51</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Lampung 3</t>
+  </si>
+  <si>
+    <t>LAMPUNG, PESISIR BARAT, WAY KRUI; LAMPUNG, LAMPUNG BARAT, PAGAR DEWA</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>62 hari</t>
+  </si>
+  <si>
+    <t>a00b03e9-bd6a-486b-8e45-fe920c23cbea</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI JAWA TIMUR 12</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, JOMBANG, JOMBANG; JAWA TIMUR, JOMBANG, JOMBANG; JAWA TIMUR, MOJOKERTO, SOOKO; JAWA TIMUR, MADIUN, KEBONSARI; JAWA TIMUR, MADIUN, SARADAN; JAWA TIMUR, MADIUN, KEBONSARI; JAWA TIMUR, NGAWI, NGRAMBE; JAWA TIMUR, NGAWI, PARON; JAWA TIMUR, NGAWI, MANTINGAN; JAWA TIMUR, BOJONEGORO, BALEN; JAWA TIMUR, BOJONEGORO, BOJONEGORO; JAWA TIMUR, TUBAN, TUBAN; JAWA TIMUR, LAMONGAN, BLULUK; JAWA TIMUR, BANGKALAN, LABANG; JAWA TIMUR, PAMEKASAN, PAKONG</t>
+  </si>
+  <si>
+    <t>2025-11-12</t>
+  </si>
+  <si>
+    <t>38 hari</t>
+  </si>
+  <si>
+    <t>a00ba2a2-327a-46dd-9c03-81a43bd06edd</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 5</t>
+  </si>
+  <si>
+    <t>RIAU, BENGKALIS, BENGKALIS</t>
+  </si>
+  <si>
+    <t>a00ba382-cbc3-4f44-b821-c55c9fbd44ad</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 6</t>
+  </si>
+  <si>
+    <t>a00ba4c7-afda-4ec4-9050-7bcf161bd98b</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Riau 2 MYC</t>
+  </si>
+  <si>
+    <t>RIAU, KAMPAR, KAMPAR UTARA; RIAU, KAMPAR, KAMPAR KIRI; RIAU, KAMPAR, KAMPAR; RIAU, KAMPAR, KAMPAR; RIAU, ROKAN HULU, KEPENUHAN HULU; RIAU, ROKAN HULU, TAMBUSAI UTARA</t>
+  </si>
+  <si>
+    <t>Nuhidayat Nugroho, S.Ars</t>
+  </si>
+  <si>
+    <t>2025-12-10</t>
+  </si>
+  <si>
+    <t>66 hari</t>
+  </si>
+  <si>
+    <t>a00c280e-c572-4905-9fd6-fc80a5746518</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kalimantan Tengah</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH, KOTA PALANGKA RAYA, BUKIT BATU; KALIMANTAN TENGAH, GUNUNG MAS, KURUN; KALIMANTAN TENGAH, KATINGAN, KATINGAN HILIR; KALIMANTAN TENGAH, KOTAWARINGIN TIMUR, BAAMANG</t>
+  </si>
+  <si>
+    <t>Treace Merry, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>a00d2a33-c455-42c7-8221-86f32a736b58</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI JAWA TIMUR 11</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, BANGKALAN, KOKOP; JAWA TIMUR, SAMPANG, SAMPANG; JAWA TIMUR, SAMPANG, KARANG PENANG; JAWA TIMUR, SAMPANG, KETAPANG; JAWA TIMUR, PAMEKASAN, TLANAKAN; JAWA TIMUR, PAMEKASAN, PEGANTENAN; JAWA TIMUR, PAMEKASAN, PAKONG; JAWA TIMUR, SUMENEP, LENTENG; JAWA TIMUR, SUMENEP, ARJASA; JAWA TIMUR, SUMENEP, NONGGUNONG</t>
+  </si>
+  <si>
+    <t>241 hari</t>
+  </si>
+  <si>
+    <t>a011b79e-79d3-45f0-8f76-dd8e3e6cdd73</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Maluku</t>
+  </si>
+  <si>
+    <t>MALUKU, KOTA TUAL, PULAU DULLAH UTARA; MALUKU, MALUKU TENGAH, AMAHAI</t>
+  </si>
+  <si>
+    <t>Conny Yulietha Lelapary, ST.M.Si</t>
+  </si>
+  <si>
+    <t>a0140d7c-fe3b-4d16-9848-1b22e7c31c44</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah Provinsi Bali 2</t>
+  </si>
+  <si>
+    <t>BALI, BULELENG, GEROKGAK; BALI, BULELENG, SUKASADA; BALI, BULELENG, SERIRIT</t>
+  </si>
+  <si>
+    <t>Fitriyanti, ST</t>
+  </si>
+  <si>
+    <t>35 hari</t>
+  </si>
+  <si>
+    <t>a016a972-9cd5-4be3-aae2-86d9cb1430b4</t>
+  </si>
+  <si>
+    <t>Pembangunan Gedung SPPG 1 TA 2025</t>
+  </si>
+  <si>
+    <t>ACEH, PIDIE JAYA, BANDAR BARU; SUMATERA UTARA,; SUMATERA BARAT,; RIAU,; KEPULAUAN RIAU,; JAMBI,; SUMATERA SELATAN,</t>
+  </si>
+  <si>
+    <t>Satker Direktorat Infrastruktur Dukungan Perekonomian, Peribadatan, Kesehatan, Olahraga dan Sosial Budaya.</t>
+  </si>
+  <si>
+    <t>M Fadhil Fachriansyah, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>237 hari</t>
+  </si>
+  <si>
+    <t>a016b704-5a8e-48d8-88a7-bf2c3cccb7b1</t>
+  </si>
+  <si>
+    <t>Pembangunan Gedung SPPG 2 TA. 2025</t>
+  </si>
+  <si>
+    <t>BENGKULU,; KEPULAUAN BANGKA BELITUNG,; LAMPUNG,; KALIMANTAN BARAT,; KALIMANTAN TENGAH,; KALIMANTAN SELATAN,; KALIMANTAN TIMUR,</t>
+  </si>
+  <si>
+    <t>a016b94f-f870-4609-a273-1dddb9e3e6ea</t>
+  </si>
+  <si>
+    <t>Pembangunan Gedung SPPG 3 TA. 2025</t>
+  </si>
+  <si>
+    <t>BANTEN,; JAWA BARAT,; JAWA TENGAH,; NUSA TENGGARA BARAT,; NUSA TENGGARA TIMUR,; MALUKU,; MALUKU UTARA,; GORONTALO,; SULAWESI TENGGARA,; SULAWESI SELATAN,; SULAWESI BARAT,; SULAWESI TENGAH, BANGGAI, NUHON; SULAWESI UTARA,; PAPUA,</t>
+  </si>
+  <si>
+    <t>a016f015-5a68-49ed-8aad-84755a4c70de</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Stadion Teladan, Kota Medan Tahap II</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA, KOTA MEDAN, MEDAN KOTA</t>
+  </si>
+  <si>
+    <t>236 hari</t>
+  </si>
+  <si>
+    <t>a0198538-33d2-4ce0-a4d7-0fcce49850e6</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kalimantan Timur</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TIMUR, KOTA SAMARINDA, SAMARINDA KOTA</t>
+  </si>
+  <si>
+    <t>Eva Prasusasni, ST</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
+  </si>
+  <si>
+    <t>a01a60be-29c3-4780-8ed5-46a757feb501</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kepulauan Riau Revisi</t>
+  </si>
+  <si>
+    <t>KEPULAUAN RIAU, NATUNA, BUNGURAN TIMUR; KEPULAUAN RIAU, KOTA TANJUNG PINANG, TANJUNGPINANG KOTA; KEPULAUAN RIAU, KEPULAUAN ANAMBAS, PALMATAK</t>
+  </si>
+  <si>
+    <t>Sunarto S.T., M.Phil (Infra Mgt)</t>
+  </si>
+  <si>
+    <t>235 hari</t>
+  </si>
+  <si>
+    <t>a01c0ce5-1897-4921-a680-2bed62babe84</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Gorontalo</t>
+  </si>
+  <si>
+    <t>GORONTALO, BOALEMO, WONOSARI</t>
+  </si>
+  <si>
+    <t>Anwar DG. Masese, S.T. M.M.</t>
+  </si>
+  <si>
+    <t>Balai P2JK Wilayah Gorontalo</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>128 hari</t>
+  </si>
+  <si>
+    <t>a01c17ac-6fff-448c-904c-9c30cadf40ee</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi D.I.Yogyakarta</t>
+  </si>
+  <si>
+    <t>DI YOGYAKARTA, KULON PROGO, LENDAH</t>
+  </si>
+  <si>
+    <t>Risky Firmansyah Putra, S.S.T.</t>
+  </si>
+  <si>
+    <t>Balai P2JK Wilayah D.I. Yogyakarta</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>a01cbda5-084c-48d2-b58f-b815e79bd67c</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jambi 1 (MYC)</t>
+  </si>
+  <si>
+    <t>JAMBI, KOTA JAMBI, JAMBI TIMUR; JAMBI, TANJUNG JABUNG BARAT, BETARA; JAMBI, TANJUNG JABUNG TIMUR, RANTAU RASAU; JAMBI, TANJUNG JABUNG TIMUR, MENDAHARA ULU; JAMBI, TANJUNG JABUNG TIMUR, MUARA SABAK TIMUR</t>
+  </si>
+  <si>
+    <t>a01db8a6-d774-4efe-9b68-4a5a23926e6c</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah Provinsi Bali 3</t>
+  </si>
+  <si>
+    <t>BALI, BANGLI, BANGLI; BALI, KARANG ASEM, BEBANDEM; BALI, KLUNGKUNG, KLUNGKUNG; BALI, GIANYAR, GIANYAR; BALI, KOTA DENPASAR, DENPASAR UTARA; BALI, KOTA DENPASAR, DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>15 hari</t>
+  </si>
+  <si>
+    <t>a01e4a2a-fbea-4780-b7f0-a01ddfdc0993</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 8</t>
+  </si>
+  <si>
+    <t>RIAU, INDRAGIRI HILIR, MANDAH; RIAU, KEPULAUAN MERANTI, TEBING TINGGI; RIAU, KEPULAUAN MERANTI, RANGSANG BARAT</t>
+  </si>
+  <si>
+    <t>a022fad6-e537-4935-afff-4867f3401d67</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 3</t>
+  </si>
+  <si>
+    <t>RIAU, PELALAWAN, UKUI; RIAU, INDRAGIRI HULU, RENGAT; RIAU, KOTA D U M A I, SUNGAI SEMBILAN; RIAU, BENGKALIS, RUPAT</t>
+  </si>
+  <si>
+    <t>a022fb85-5b3e-48cb-9c1d-cdb27e63c953</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 4</t>
+  </si>
+  <si>
+    <t>a0267ae7-e985-4a94-8dda-8d9f4436ddb2</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Barat 3</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT, LANDAK, NGABANG; KALIMANTAN BARAT, SANGGAU, SEKAYAM; KALIMANTAN BARAT, KAPUAS HULU, PUTUSSIBAU UTARA; KALIMANTAN BARAT, KAPUAS HULU, PUTUSSIBAU UTARA; KALIMANTAN BARAT, KAPUAS HULU, BUNUT HILIR</t>
+  </si>
+  <si>
+    <t>229 hari</t>
+  </si>
+  <si>
+    <t>a0268023-2a94-4ba0-9b2e-718ddfc320df</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Barat 2</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT, LANDAK, SEBANGKI; KALIMANTAN BARAT, SANGGAU, ENTIKONG; KALIMANTAN BARAT, SEKADAU, SEKADAU HILIR; KALIMANTAN BARAT, KAPUAS HULU, PUTUSSIBAU SELATAN; KALIMANTAN BARAT, KAPUAS HULU, PUTUSSIBAU SELATAN; KALIMANTAN BARAT, KAPUAS HULU, PUTUSSIBAU SELATAN; KALIMANTAN BARAT, KAPUAS HULU, HULU GURUNG; KALIMANTAN BARAT, SINTANG, SUNGAI TEBELIAN; KALIMANTAN BARAT, MELAWI, SOKAN; KALIMANTAN BARAT, MELAWI, PINOH UTARA</t>
+  </si>
+  <si>
+    <t>a029f15c-0322-4394-8f2d-624d5add0fa5</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Aceh 1</t>
+  </si>
+  <si>
+    <t>ACEH, ACEH BESAR, KUTA MALAKA; ACEH, BIREUEN, JULI; ACEH, KOTA LHOKSEUMAWE, BLANG MANGAT</t>
+  </si>
+  <si>
+    <t>227 hari</t>
+  </si>
+  <si>
+    <t>a03033eb-4b94-4e03-b357-c0d9a11bbc59</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI RIAU 7</t>
+  </si>
+  <si>
+    <t>RIAU, BENGKALIS, BANTAN; RIAU, BENGKALIS, RUPAT; RIAU, BENGKALIS, BENGKALIS; RIAU, KOTA D U M A I, SUNGAI SEMBILAN; RIAU, KUANTAN SINGINGI, SINGINGI; RIAU, ROKAN HILIR, BANGKO</t>
+  </si>
+  <si>
+    <t>13 hari</t>
+  </si>
+  <si>
+    <t>a0369692-99af-497e-a6eb-9a95e22080bb</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah Provinsi Nusa Tenggara Barat 2</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT, SUMBAWA, ALAS; NUSA TENGGARA BARAT, SUMBAWA, EMPANG; NUSA TENGGARA BARAT, DOMPU, WOJA; NUSA TENGGARA BARAT, BIMA, MADA PANGGA; NUSA TENGGARA BARAT, BIMA, WAWO; NUSA TENGGARA BARAT, BIMA, PARADO; NUSA TENGGARA BARAT, BIMA, SAPE; NUSA TENGGARA BARAT, BIMA, LANGGUDU; NUSA TENGGARA BARAT, BIMA, BOLO; NUSA TENGGARA BARAT, KOTA BIMA, RASANAE BARAT; NUSA TENGGARA BARAT, SUMBAWA BARAT, TALIWANG</t>
+  </si>
+  <si>
+    <t>Satker Pelaksanaan Prasarana Strategis Nusa Tenggara Barat.</t>
+  </si>
+  <si>
+    <t>Irfanul Avif, S.T, M.T.</t>
+  </si>
+  <si>
+    <t>Balai P2JK Wilayah Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>a036a941-3456-4d08-83cf-8808236b17c4</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Nusa Tenggara Timur 4</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, ALOR, ALOR BARAT DAYA; NUSA TENGGARA TIMUR, LEMBATA, BUYASARI</t>
+  </si>
+  <si>
+    <t>221 hari</t>
+  </si>
+  <si>
+    <t>a03815ec-6a5a-44e3-a074-90afaefa3586</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah Provinsi Nusa Tenggara Barat  1</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT, LOMBOK TENGAH, PRAYA TENGAH; NUSA TENGGARA BARAT, LOMBOK TENGAH, PRAYA; NUSA TENGGARA BARAT, LOMBOK TIMUR, SAKRA; NUSA TENGGARA BARAT, LOMBOK TENGAH, JONGGAT; NUSA TENGGARA BARAT, LOMBOK TIMUR, SAKRA BARAT</t>
+  </si>
+  <si>
+    <t>Irfanul Avif, S.T,.M.T</t>
+  </si>
+  <si>
+    <t>2025-11-06</t>
+  </si>
+  <si>
+    <t>10 hari</t>
+  </si>
+  <si>
+    <t>a0386c1c-0062-4a68-a5e4-c114abbae3c6</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Nusa Tenggara Timur 3</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, SUMBA TENGAH, MAMBORO; NUSA TENGGARA TIMUR, KUPANG, AMARASI; NUSA TENGGARA TIMUR, TIMOR TENGAH SELATAN, FAUTMOLO; NUSA TENGGARA TIMUR, SUMBA BARAT, KOTA WAIKABUBAK; NUSA TENGGARA TIMUR, SUMBA TIMUR, KOTA WAINGAPU</t>
+  </si>
+  <si>
+    <t>Victor, S.T.</t>
+  </si>
+  <si>
+    <t>220 hari</t>
+  </si>
+  <si>
+    <t>a0386d65-d9df-4da5-8d74-233f577d2fe7</t>
+  </si>
+  <si>
+    <t>Optimalisasi Rehabilitasi dan Renovasi Prasarana Sekolah Nusa Tenggara Timur I</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, KOTA KUPANG, OEBOBO; NUSA TENGGARA TIMUR, KUPANG, SEMAU</t>
+  </si>
+  <si>
+    <t>a03aa461-8958-4290-96d8-24cf970f722f</t>
+  </si>
+  <si>
+    <t>Lanjutan Pembangunan KDP Gedung Direktorat Politeknik Pertanian Negeri Kupang</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, KOTA KUPANG, KELAPA LIMA</t>
+  </si>
+  <si>
     <t>219 hari</t>
   </si>
   <si>
-    <t>9fb741d6-6a08-4374-9fc2-68c6c2cd9d0d</t>
-[...128 lines deleted...]
-    <t>SUMATERA UTARA, KOTA MEDAN, MEDAN BARU</t>
+    <t>a03c18de-250a-4b83-88c8-7e2e10100914</t>
+  </si>
+  <si>
+    <t>Renovasi Masjid Raya Ahmad Yani Manado</t>
+  </si>
+  <si>
+    <t>SULAWESI UTARA, KOTA MANADO, WENANG</t>
+  </si>
+  <si>
+    <t>14 hari</t>
+  </si>
+  <si>
+    <t>a03c2074-0d84-4ea4-b3a7-a6b4a9059a6c</t>
+  </si>
+  <si>
+    <t>Pembangunan Fasilitas Penunjang Asrama Mahasiswa Nusantara Manado</t>
+  </si>
+  <si>
+    <t>SULAWESI UTARA, MINAHASA, MANDOLANG</t>
+  </si>
+  <si>
+    <t>16 hari</t>
+  </si>
+  <si>
+    <t>a03c3e3d-48b4-456f-97bc-39148c5d34f1</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jawa Tengah 1</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, TEMANGGUNG, NGADIREJO; JAWA TENGAH, BREBES, LARANGAN; JAWA TENGAH, CILACAP, MAJENANG; JAWA TENGAH, WONOSOBO, KERTEK; JAWA TENGAH, BANYUMAS, SUMBANG</t>
   </si>
   <si>
     <t>218 hari</t>
   </si>
   <si>
-    <t>9fb972fe-88b8-4212-8213-42a39a83c242</t>
-[...434 lines deleted...]
-    <t>KALIMANTAN SELATAN, BARITO KUALA, CERBON; KALIMANTAN SELATAN, KOTA BANJAR BARU, LANDASAN ULIN; KALIMANTAN SELATAN, TANAH BUMBU, SIMPANG EMPAT</t>
+    <t>a03de3d5-a1e2-444d-a946-c5118fb0cf6a</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sulawesi Barat</t>
+  </si>
+  <si>
+    <t>SULAWESI BARAT, MAMUJU, SIMBORO; SULAWESI BARAT, POLEWALI MANDAR, LUYO</t>
+  </si>
+  <si>
+    <t>217 hari</t>
+  </si>
+  <si>
+    <t>a03e6f7a-eae3-48e5-966a-7011218fcc12</t>
+  </si>
+  <si>
+    <t>PS1JTG10</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 10_rev1</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, DEMAK; JAWA TENGAH, GROBOGAN</t>
+  </si>
+  <si>
+    <t>Jodie Prayogo, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>a045f001-a257-4b57-b568-087f5fff078e</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sulawesi Utara</t>
+  </si>
+  <si>
+    <t>SULAWESI UTARA, MINAHASA, REMBOKEN</t>
+  </si>
+  <si>
+    <t>36 hari</t>
+  </si>
+  <si>
+    <t>a04a9920-6b8a-427c-b970-c8a1d76046c3</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 8</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, CILACAP; JAWA TENGAH, PURBALINGGA</t>
+  </si>
+  <si>
+    <t>211 hari</t>
+  </si>
+  <si>
+    <t>a04a9e4a-0572-49ca-8dfc-0179da083738</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 9</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, BANJARNEGARA; JAWA TENGAH, KEBUMEN; JAWA TENGAH, PURWOREJO; JAWA TENGAH, WONOSOBO</t>
+  </si>
+  <si>
+    <t>33 hari</t>
+  </si>
+  <si>
+    <t>a050b6bf-1731-44ba-a3d1-b4e415722366</t>
+  </si>
+  <si>
+    <t>Pembangunan Gedung SPPG 3 TA 2025 Provinsi Maluku</t>
+  </si>
+  <si>
+    <t>MALUKU, MALUKU TENGGARA, KEI KECIL; MALUKU, KOTA TUAL, PULAU DULLAH SELATAN</t>
+  </si>
+  <si>
+    <t>M. Fadhil Fachriansyah, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>208 hari</t>
+  </si>
+  <si>
+    <t>a052434b-31a6-4b3f-95b1-c592de471b3a</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sumatera Barat</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT, DHARMASRAYA, PULAU PUNJUNG</t>
+  </si>
+  <si>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>a0529d54-b264-468b-b18d-3a3b18dcb329</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Jawa Tengah 7</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, PURBALINGGA; JAWA TENGAH, BOYOLALI; JAWA TENGAH, SUKOHARJO; JAWA TENGAH, KARANGANYAR; JAWA TENGAH, GROBOGAN; JAWA TENGAH, SRAGEN</t>
+  </si>
+  <si>
+    <t>207 hari</t>
+  </si>
+  <si>
+    <t>a0545715-f84a-4494-92d1-ef062da05ff9</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sumatera Utara</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA, KOTA MEDAN, MEDAN TUNTUNGAN; SUMATERA UTARA, DELI SERDANG, HAMPARAN PERAK; SUMATERA UTARA, SERDANG BEDAGAI, TELUK MENGKUDU; SUMATERA UTARA, TAPANULI SELATAN, SIPIROK; SUMATERA UTARA, KOTA PADANGSIDIMPUAN, PADANGSIDIMPUAN SELATAN</t>
+  </si>
+  <si>
+    <t>206 hari</t>
+  </si>
+  <si>
+    <t>a0551be6-589d-4446-855b-0e39d456b6e1</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Aceh 2</t>
+  </si>
+  <si>
+    <t>ACEH, NAGAN RAYA, SUKA MAKMUE; ACEH, KOTA SUBULUSSALAM, SIMPANG KIRI; ACEH, ACEH SINGKIL, GUNUNG MERIAH</t>
+  </si>
+  <si>
+    <t>a0580938-6deb-46b5-af05-dffc3691cc99</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sumatera Selatan</t>
+  </si>
+  <si>
+    <t>SUMATERA SELATAN, OGAN ILIR, RANTAU ALAI; SUMATERA SELATAN, OGAN KOMERING ILIR, TELUK GELAM; SUMATERA SELATAN, EMPAT LAWANG, TEBING TINGGI</t>
+  </si>
+  <si>
+    <t>204 hari</t>
+  </si>
+  <si>
+    <t>a0581e56-ffc8-4587-8ba3-dd6cde39ce67</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Stadion Wibawa Mukti'</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, BEKASI, CIKARANG TIMUR</t>
+  </si>
+  <si>
+    <t>a058411d-f395-4aff-b9f1-dc77a48ac1f2</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Banten</t>
+  </si>
+  <si>
+    <t>BANTEN, PANDEGLANG, CADASARI; BANTEN, LEBAK, PANGGARANGAN</t>
+  </si>
+  <si>
+    <t>Nabil Muhammad, S.T</t>
+  </si>
+  <si>
+    <t>a058803d-f780-44a7-8c78-b92b8d583ece</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI PHTC MADRASAH PROVINSI NUSA TENGGARA TIMUR 5</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, ALOR, PANTAR; NUSA TENGGARA TIMUR, ALOR, PANTAR TENGAH; NUSA TENGGARA TIMUR, ALOR, PANTAR TIMUR</t>
+  </si>
+  <si>
+    <t>ADE BUDDHI YOGA ACYUTA</t>
+  </si>
+  <si>
+    <t>a0643188-219a-48bb-b977-11f4d6809cb8</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jawa Timur 1</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, GRESIK, SIDAYU; JAWA TIMUR, JOMBANG, JOMBANG; JAWA TIMUR, KOTA SURABAYA, BULAK; JAWA TIMUR, SAMPANG, CAMPLONG; JAWA TIMUR, TUBAN, TUBAN</t>
+  </si>
+  <si>
+    <t>M. Akhbar Ansyari, S.T, M.T</t>
+  </si>
+  <si>
+    <t>a06eed8a-5329-499b-9b9c-32ef7318bec8</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kalimantan Barat</t>
+  </si>
+  <si>
+    <t>KALIMANTAN BARAT, KOTA PONTIANAK, PONTIANAK UTARA; KALIMANTAN BARAT, KOTA SINGKAWANG, SINGKAWANG SELATAN; KALIMANTAN BARAT, KOTA SINGKAWANG, SINGKAWANG SELATAN</t>
+  </si>
+  <si>
+    <t>193 hari</t>
+  </si>
+  <si>
+    <t>a06ee5e2-37f2-40c6-a02e-fcb4ca86db03</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jawa Barat 2</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, BOGOR, JASINGA; JAWA BARAT, BEKASI, CIKARANG PUSAT; JAWA BARAT, BANDUNG, SOREANG</t>
+  </si>
+  <si>
+    <t>a0703089-c0e2-418e-b41e-139eda973415</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Bali</t>
+  </si>
+  <si>
+    <t>BALI, KARANG ASEM, KUBU</t>
+  </si>
+  <si>
+    <t>21 hari</t>
+  </si>
+  <si>
+    <t>a070b279-6d31-4e99-8c8c-e45201eeff41</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jawa Timur 2</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, MADIUN, MADIUN; JAWA TIMUR, NGANJUK, NGANJUK; JAWA TIMUR, NGAWI, NGAWI; JAWA TIMUR, PACITAN, PACITAN</t>
+  </si>
+  <si>
+    <t>192 hari</t>
+  </si>
+  <si>
+    <t>a07045d2-8008-4aa8-b995-76d137760803</t>
+  </si>
+  <si>
+    <t>Pembangunan Gedung Student Training Center (STC) Universitas 'Aisyiyah Yogyakarta UNISA</t>
+  </si>
+  <si>
+    <t>DI YOGYAKARTA, SLEMAN, GAMPING</t>
+  </si>
+  <si>
+    <t>Risky Firmansyah Putra, S.S.T</t>
+  </si>
+  <si>
+    <t>a0711b91-0102-41bc-b3ce-9e9a424d93dc</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jawa Tengah 2</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, JEPARA, PAKIS AJI; JAWA TENGAH, PATI, TLOGOWUNGU; JAWA TENGAH, REMBANG, SULANG; JAWA TENGAH, SRAGEN, MONDOKAN; JAWA TENGAH, SUKOHARJO, BENDOSARI; JAWA TENGAH, KOTA SEMARANG, TEMBALANG</t>
+  </si>
+  <si>
+    <t>Afifah Kemala Hafsari, S.T.,M.T., M.Eng</t>
+  </si>
+  <si>
+    <t>a0723a6b-410f-4c86-b1c0-ef5b9175050c</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Bangunan Pendidikan Provinsi DKI Jakarta 3</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>a0726768-2d6f-4d44-82dc-171626a0ae37</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Maluku Utara</t>
+  </si>
+  <si>
+    <t>MALUKU UTARA, HALMAHERA UTARA, KAO; MALUKU UTARA, HALMAHERA BARAT, JAILOLO SELATAN; ,</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>a072ac80-08bd-4c2d-b6ef-d78bbb4c1fe1</t>
+  </si>
+  <si>
+    <t>Sekolah Rakyat Provinsi Sulawesi Tengah..</t>
   </si>
   <si>
     <t>191 hari</t>
   </si>
   <si>
-    <t>9ff03c7b-4c09-40c1-978c-a98cdbb2ec71</t>
-[...152 lines deleted...]
-    <t>Treace Merry, S.T., M.Sc.</t>
+    <t>a072c85e-f64a-4c92-8a55-6248e0dbf73b</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah Provinsi Nusa Tenggara Barat 3</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT, LOMBOK UTARA, BAYAN; NUSA TENGGARA BARAT, LOMBOK UTARA, GANGGA; NUSA TENGGARA BARAT, LOMBOK UTARA, KAYANGAN; NUSA TENGGARA BARAT, LOMBOK UTARA, PEMENANG; NUSA TENGGARA BARAT, KOTA MATARAM, SEKARBELA; NUSA TENGGARA BARAT, LOMBOK BARAT, NARMADA; NUSA TENGGARA BARAT, SUMBAWA, LUNYUK; NUSA TENGGARA BARAT, BIMA, BOLO; NUSA TENGGARA BARAT, BIMA, LAMBU; NUSA TENGGARA BARAT, KOTA BIMA, RASANAE BARAT</t>
+  </si>
+  <si>
+    <t>2025-12-11</t>
+  </si>
+  <si>
+    <t>a0745f6f-0a5f-4a27-a40e-efe253a2e6be</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi DKI Jakarta 2</t>
+  </si>
+  <si>
+    <t>DKI JAKARTA, KOTA JAKARTA UTARA, CILINCING; DKI JAKARTA, KOTA JAKARTA UTARA, TANJUNG PRIOK; DKI JAKARTA, KOTA JAKARTA BARAT, KEBON JERUK; DKI JAKARTA, KOTA JAKARTA BARAT, CENGKARENG; DKI JAKARTA, KOTA JAKARTA BARAT, KEMBANGAN; DKI JAKARTA, KOTA JAKARTA BARAT, KALI DERES; DKI JAKARTA, KOTA JAKARTA BARAT, TAMBORA; DKI JAKARTA, KEPULAUAN SERIBU, KEPULAUAN SERIBU SELATAN</t>
+  </si>
+  <si>
+    <t>a07476a6-bde6-42d5-9f9d-bf4057ba9d25</t>
+  </si>
+  <si>
+    <t>PEMBANGUNAN SEKOLAH RAKYAT PROVINSI JAWA TIMUR 3</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, KOTA PASURUAN, PURWOREJO; JAWA TIMUR, PASURUAN, GONDANG WETAN; JAWA TIMUR, KOTA KEDIRI, MOJOROTO; JAWA TIMUR, KEDIRI, PLOSOKLATEN; JAWA TIMUR, KOTA MALANG, KEDUNGKANDANG</t>
+  </si>
+  <si>
+    <t>2025-12-21</t>
+  </si>
+  <si>
+    <t>a074fc91-b70e-480f-b04f-c3ab40690148</t>
+  </si>
+  <si>
+    <t>PEMBANGUNAN SEKOLAH RAKYAT PROVINSI JAWA TIMUR 4</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, MALANG, BANTUR; JAWA TIMUR, KOTA BLITAR, KEPANJENKIDUL; JAWA TIMUR, TRENGGALEK, TRENGGALEK; JAWA TIMUR, JEMBER, AJUNG; JAWA TIMUR, BANYUWANGI, MUNCAR</t>
+  </si>
+  <si>
+    <t>a0757b2a-6d05-4d0a-9959-01d381920847</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Nusa Tenggara Timur</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, KUPANG, KUPANG TENGAH</t>
+  </si>
+  <si>
+    <t>189 hari</t>
+  </si>
+  <si>
+    <t>a076647d-92a5-442a-8a91-b07f08cb24f3</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT, LOMBOK UTARA, KAYANGAN</t>
+  </si>
+  <si>
+    <t>Irvanul Avif, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>a0790bcb-200d-4ead-9ee6-eb44b376c983</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jambi</t>
+  </si>
+  <si>
+    <t>JAMBI, KOTA JAMBI, KOTA BARU; JAMBI, TANJUNG JABUNG TIMUR, GERAGAI</t>
+  </si>
+  <si>
+    <t>Edia Putra, S.T</t>
+  </si>
+  <si>
+    <t>188 hari</t>
+  </si>
+  <si>
+    <t>a07cf05b-1d5c-48b8-901c-805cb29ce065</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Riau</t>
+  </si>
+  <si>
+    <t>RIAU, KUANTAN SINGINGI, KUANTAN TENGAH</t>
+  </si>
+  <si>
+    <t>186 hari</t>
+  </si>
+  <si>
+    <t>a0808043-bceb-4b8e-9fbc-91466baab519</t>
+  </si>
+  <si>
+    <t>Lanjutan Renovasi Pasar Kroya</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, CILACAP, KROYA</t>
+  </si>
+  <si>
+    <t>Fahrizal Patriaman, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>142 hari</t>
+  </si>
+  <si>
+    <t>a08278eb-d561-4bf0-8b0f-5e54a53ead87</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Prasarana Sekolah Kabupaten Bojonegoro Lanjutan</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, BOJONEGORO, PADANGAN; JAWA TIMUR, BOJONEGORO, BOJONEGORO; JAWA TIMUR, BOJONEGORO, NGAMBON</t>
+  </si>
+  <si>
+    <t>a08a44a2-af7e-4ac8-a68f-dbf0d4eca0e1</t>
+  </si>
+  <si>
+    <t>Pembangunan Pasar Kesamben Kabupaten Blitar</t>
+  </si>
+  <si>
+    <t>JAWA TIMUR, BLITAR, KESAMBEN</t>
+  </si>
+  <si>
+    <t>2025-12-24</t>
+  </si>
+  <si>
+    <t>a08b033e-4eea-457d-8537-98e270e50626</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Jawa Barat 1</t>
+  </si>
+  <si>
+    <t>JAWA BARAT, INDRAMAYU, TERISI; JAWA BARAT, CIREBON, SUMBER; JAWA BARAT, SUMEDANG, UJUNG JAYA</t>
+  </si>
+  <si>
+    <t>179 hari</t>
+  </si>
+  <si>
+    <t>a08b8888-034d-42b8-b314-f37cd2da48ef</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Bengkulu</t>
+  </si>
+  <si>
+    <t>BENGKULU, KAUR, TETAP; BENGKULU, KOTA BENGKULU, SELEBAR</t>
+  </si>
+  <si>
+    <t>a08d9bb5-6f27-4964-b977-5143163600e3</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Lampung</t>
+  </si>
+  <si>
+    <t>LAMPUNG, LAMPUNG SELATAN, JATI AGUNG; LAMPUNG, LAMPUNG TIMUR, SUKADANA; LAMPUNG, LAMPUNG SELATAN, KALIANDA</t>
   </si>
   <si>
     <t>177 hari</t>
   </si>
   <si>
-    <t>a00d2a33-c455-42c7-8221-86f32a736b58</t>
-[...626 lines deleted...]
-    <t>Sekolah Rakyat Provinsi Sulawesi Tengah..</t>
+    <t>a08e1055-be62-48f3-b33f-5387259dbc03</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kalimantan Utara</t>
+  </si>
+  <si>
+    <t>KALIMANTAN UTARA, KOTA TARAKAN, TARAKAN UTARA</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>a0ef28fb-5192-4fc0-9e23-d372e8d17e15</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Papua Lama</t>
+  </si>
+  <si>
+    <t>PAPUA, JAYAPURA, SENTANI BARAT; PAPUA, SARMI, SARMI SELATAN; PAPUA, BIAK NUMFOR, BIAK TIMUR</t>
+  </si>
+  <si>
+    <t>129 hari</t>
+  </si>
+  <si>
+    <t>a0ef58ee-2ee1-4ecf-8c5f-84639a19063b</t>
+  </si>
+  <si>
+    <t>Optimalisasi KDP RSPTN Universitas Mataram</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA BARAT, KOTA MATARAM, SEKARBELA</t>
+  </si>
+  <si>
+    <t>Irfanul Avif, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>a0f5c042-5880-4735-8d9d-3eda47a2a1d2</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi DKI Jakarta</t>
+  </si>
+  <si>
+    <t>DKI JAKARTA, KOTA JAKARTA SELATAN, CILANDAK</t>
   </si>
   <si>
     <t>126 hari</t>
   </si>
   <si>
-    <t>a072c85e-f64a-4c92-8a55-6248e0dbf73b</t>
-[...161 lines deleted...]
-    <t>a0ef28fb-5192-4fc0-9e23-d372e8d17e15</t>
+    <t>a0fb95d3-4740-49da-a2c1-1e392507ae55</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kepulauan Riau</t>
+  </si>
+  <si>
+    <t>Sunarto S.T., M.T., M.Phil. (Infra Mgt)</t>
+  </si>
+  <si>
+    <t>a0ff2997-939e-4a9f-8c33-748b9c9e4779</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI SUMATERA UTARA 8</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA, LANGKAT, BESITANG; SUMATERA UTARA, KOTA MEDAN, MEDAN LABUHAN; SUMATERA UTARA, DELI SERDANG, HAMPARAN PERAK; SUMATERA UTARA, KOTA TEBING TINGGI, BAJENIS; SUMATERA UTARA, LABUHAN BATU, PANAI HILIR; SUMATERA UTARA, TAPANULI UTARA, PAHAE JAE</t>
+  </si>
+  <si>
+    <t>a0ff2d35-a461-4c4e-8143-27cfb3d99b40</t>
+  </si>
+  <si>
+    <t>REHABILITASI DAN RENOVASI MADRASAH PHTC PROVINSI SUMATERA UTARA 9</t>
+  </si>
+  <si>
+    <t>SUMATERA UTARA, TAPANULI TENGAH, BARUS; SUMATERA UTARA, TAPANULI TENGAH, BARUS; SUMATERA UTARA, TAPANULI TENGAH, BARUS; SUMATERA UTARA, TAPANULI TENGAH, BARUS; SUMATERA UTARA, KOTA SIBOLGA, SIBOLGA SELATAN; SUMATERA UTARA, TAPANULI TENGAH, PINANG SORI; SUMATERA UTARA, TAPANULI SELATAN, SIPIROK; SUMATERA UTARA, MANDAILING NATAL, LINGGA BAYU</t>
+  </si>
+  <si>
+    <t>a10d6f6e-cc17-4b03-a4f6-184b64969a5a</t>
+  </si>
+  <si>
+    <t>Rehabilitasi dan Renovasi Madrasah PHTC Provinsi Kalimantan Barat 1</t>
+  </si>
+  <si>
+    <t>a12e69d0-1b52-47ae-b48c-f14aa7b2040c</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sulawesi Tengah (Gagal Lelang)</t>
+  </si>
+  <si>
+    <t>98 hari</t>
+  </si>
+  <si>
+    <t>a12ed0af-0c8b-4e7f-a706-07b47338d84d</t>
+  </si>
+  <si>
+    <t>Optimalisasi Paket Rehabilitasi dan Renovasi Rumah Sakit Pendidikan Universitas Tadulako alan</t>
+  </si>
+  <si>
+    <t>97 hari</t>
+  </si>
+  <si>
+    <t>a135da2d-8713-45ed-8027-0ae81b680322</t>
+  </si>
+  <si>
+    <t>Pembangunan RSUD Poso</t>
+  </si>
+  <si>
+    <t>SULAWESI TENGAH, POSO, LAGE</t>
+  </si>
+  <si>
+    <t>Daniel Tamado, ST., M.Eng</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>a1435ea8-d960-4547-932a-3572d118fa74</t>
+  </si>
+  <si>
+    <t>Pembangunan Gedung Kuliah Fakultas Dharma Acarya dan Fakultas Dharma Duta Brahma Widya IAHN, Palangkaraya</t>
+  </si>
+  <si>
+    <t>KALIMANTAN TENGAH, KOTA PALANGKA RAYA, JEKAN RAYA</t>
+  </si>
+  <si>
+    <t>Luccas Anthonio</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>a1620c46-a7da-4752-8106-396e58406f9e</t>
+  </si>
+  <si>
+    <t>Optimalisasi Rehabilitasi dan Renovasi Prasarana Sekolah Nusa Tenggara Timur II.1</t>
+  </si>
+  <si>
+    <t>NUSA TENGGARA TIMUR, ALOR</t>
+  </si>
+  <si>
+    <t>Ade Buddhi Yoga Acyuta, S.T</t>
+  </si>
+  <si>
+    <t>72 hari</t>
+  </si>
+  <si>
+    <t>a1658c28-70b8-4e6b-898c-1260207ae4a7</t>
+  </si>
+  <si>
+    <t>OPTIMALISASI REHABILITASI DAN RENOVASI PRASARANA SEKOLAH NUSA TENGGARA TIMUR II.2</t>
+  </si>
+  <si>
+    <t>ADE BUDDHI YOGA ACYUTA, S.T</t>
+  </si>
+  <si>
+    <t>a1707486-4250-4fb3-bf74-188e23362032</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Kepulauan Anambas Provinsi Kepulauan Riau</t>
+  </si>
+  <si>
+    <t>KEPULAUAN RIAU, KEPULAUAN ANAMBAS, PALMATAK</t>
+  </si>
+  <si>
+    <t>Proses Pembahasan Tim PUH Pusat</t>
+  </si>
+  <si>
+    <t>639d6c14-be52-483c-bd26-e2e81a3f9ece</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Natuna Kepulauan Riau</t>
+  </si>
+  <si>
+    <t>KEPULAUAN RIAU, NATUNA, BUNGURAN TIMUR</t>
+  </si>
+  <si>
+    <t>a17396d6-2186-4a9b-b04e-4b1111c80a92</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kota Tanjungpinang Provinsi Kepulauan Riau</t>
+  </si>
+  <si>
+    <t>KEPULAUAN RIAU, KOTA TANJUNG PINANG, TANJUNGPINANG KOTA</t>
+  </si>
+  <si>
+    <t>a1824764-ec12-4b8a-a95e-ddd6ad8e90b7</t>
+  </si>
+  <si>
+    <t>REVITALISASI MASJID AL-MARKAZ AL-ISLAMI MAKASSAR</t>
+  </si>
+  <si>
+    <t>SULAWESI SELATAN, KOTA MAKASSAR, BONTOALA</t>
+  </si>
+  <si>
+    <t>a18bd5c7-fb50-4abe-b943-9d5037b5b4f7</t>
+  </si>
+  <si>
+    <t>Optimalisasi Rehabilitasi SMPN 1 Kedungbanteng Kab Tegal</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, TEGAL, KEDUNG BANTENG</t>
+  </si>
+  <si>
+    <t>Afifah Kemala Hafsari, S.T., M.T., M.Eng</t>
+  </si>
+  <si>
+    <t>a18c3bfd-40bc-4993-8351-7b495e3a1874</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Jayapura Provinsi Papua</t>
+  </si>
+  <si>
+    <t>PAPUA, JAYAPURA, SENTANI BARAT</t>
+  </si>
+  <si>
+    <t>a18c6895-7077-4aa4-afc0-894ac22925cb</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Biak Provinsi Papua</t>
+  </si>
+  <si>
+    <t>a18c6a24-4ed4-4d2a-ad55-ab45b002e0b5</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Sarmi Provinsi Papua</t>
+  </si>
+  <si>
+    <t>a18ded1c-1661-40e0-b746-780eddcfc5e3</t>
+  </si>
+  <si>
+    <t>Shelter Tsunami Cilacap</t>
+  </si>
+  <si>
+    <t>JAWA TENGAH, CILACAP</t>
+  </si>
+  <si>
+    <t>a1905442-04c7-40d2-82b1-3cd46d3f8723</t>
+  </si>
+  <si>
+    <t>Optimalisasi Paket Rehabilitasi dan Renovasi Rumah Sakit Pendidikan Universitas Tadulako</t>
+  </si>
+  <si>
+    <t>a1966c6c-3762-42e6-9f54-260e03d83ff0</t>
+  </si>
+  <si>
+    <t>Pembangunan Stadion H. Agus Salim</t>
+  </si>
+  <si>
+    <t>SUMATERA BARAT, KOTA PADANG, PADANG BARAT</t>
+  </si>
+  <si>
+    <t>a197f4f0-ad5a-4561-84f4-93cd67b82908</t>
+  </si>
+  <si>
+    <t>Lanjutan Renovasi Pasar Loka Kab. Kep. Anambas</t>
+  </si>
+  <si>
+    <t>KEPULAUAN RIAU, KEPULAUAN ANAMBAS, SIANTAN</t>
+  </si>
+  <si>
+    <t>Penugasan Tim PUH Unit Kerja/Balai</t>
+  </si>
+  <si>
+    <t>a1b10cc6-99d6-4a47-995d-63100f7fbcb3</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Sulawesi Tengah</t>
+  </si>
+  <si>
+    <t>a1b8ecc1-ea13-4269-9c59-79ad6156fb2e</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Natuna Provinsi Kepulauan Riau (r1)</t>
+  </si>
+  <si>
+    <t>a1b8ed74-8db9-4f88-89bd-2c717d72278b</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kabupaten Kepulauan Anambas Provinsi Kepulauan Riau (r1)</t>
+  </si>
+  <si>
+    <t>a1b8edc8-680d-422f-bfdd-8a1f8d38dfb7</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Kota Tanjungpinang Provinsi Kepulauan Riau (r1)</t>
+  </si>
+  <si>
+    <t>a1c4a4a1-1c92-44df-a870-8463cad1800b</t>
+  </si>
+  <si>
+    <t>Pembangunan Sekolah Rakyat Provinsi Kepulauan Riau (R1)</t>
+  </si>
+  <si>
+    <t>23 hari</t>
+  </si>
+  <si>
+    <t>a1d2aa67-8189-48f4-aa24-4c45cb0b61ab</t>
+  </si>
+  <si>
+    <t>Pembangunan Asrama Atlet dan Prasarana Pendukung CYSC</t>
+  </si>
+  <si>
+    <t>DKI JAKARTA, KOTA JAKARTA TIMUR, CIRACAS</t>
+  </si>
+  <si>
+    <t>a1d48d1b-0b9c-4a51-a539-691b2d3e43e7</t>
   </si>
   <si>
     <t>Pembangunan Sekolah Rakyat Provinsi Papua</t>
   </si>
   <si>
-    <t>PAPUA, JAYAPURA, SENTANI BARAT; PAPUA, SARMI, SARMI SELATAN; PAPUA, BIAK NUMFOR, BIAK TIMUR</t>
-[...146 lines deleted...]
-    <t>2 hari</t>
+    <t>a1dcd3ca-1412-4d7c-84f9-21faa2323be0</t>
+  </si>
+  <si>
+    <t>Rehabilitasi Kawasan GOR David Tonny Kabupaten Gorontalo</t>
+  </si>
+  <si>
+    <t>GORONTALO, GORONTALO, LIMBOTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3776,51 +3959,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V241"/>
+  <dimension ref="A1:V259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -11423,1809 +11606,1809 @@
       <c r="I128" t="s">
         <v>699</v>
       </c>
       <c r="J128" t="s">
         <v>89</v>
       </c>
       <c r="K128" t="s">
         <v>32</v>
       </c>
       <c r="L128" t="s">
         <v>51</v>
       </c>
       <c r="M128">
         <v>498338373000</v>
       </c>
       <c r="N128">
         <v>498338372999.49</v>
       </c>
       <c r="O128">
         <v>498338372999.49</v>
       </c>
       <c r="P128">
         <v>498338372999.49</v>
       </c>
       <c r="T128" t="s">
-        <v>324</v>
+        <v>700</v>
       </c>
       <c r="U128" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="129" spans="1:22">
       <c r="A129" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B129">
         <v>60210642</v>
       </c>
       <c r="C129" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D129" t="s">
         <v>25</v>
       </c>
       <c r="E129" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F129" t="s">
         <v>27</v>
       </c>
       <c r="G129" t="s">
         <v>28</v>
       </c>
       <c r="H129" t="s">
         <v>154</v>
       </c>
       <c r="I129" t="s">
         <v>155</v>
       </c>
       <c r="J129" t="s">
         <v>156</v>
       </c>
       <c r="K129" t="s">
         <v>32</v>
       </c>
       <c r="L129" t="s">
         <v>51</v>
       </c>
       <c r="M129">
         <v>15033508000</v>
       </c>
       <c r="N129">
         <v>15033508000</v>
       </c>
       <c r="O129">
         <v>15033507999.97</v>
       </c>
       <c r="T129" t="s">
-        <v>324</v>
+        <v>700</v>
       </c>
       <c r="U129" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="130" spans="1:22">
       <c r="A130" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B130">
         <v>60318222</v>
       </c>
       <c r="C130" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D130" t="s">
         <v>25</v>
       </c>
       <c r="E130" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F130" t="s">
         <v>27</v>
       </c>
       <c r="G130" t="s">
         <v>28</v>
       </c>
       <c r="H130" t="s">
         <v>430</v>
       </c>
       <c r="I130" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J130" t="s">
         <v>432</v>
       </c>
       <c r="K130" t="s">
         <v>32</v>
       </c>
       <c r="L130" t="s">
         <v>51</v>
       </c>
       <c r="M130">
         <v>15163717000</v>
       </c>
       <c r="N130">
         <v>15163716522.53</v>
       </c>
       <c r="O130">
         <v>15163716981.46</v>
       </c>
       <c r="Q130">
         <v>15163716981.46</v>
       </c>
       <c r="R130">
         <v>15163716981.46</v>
       </c>
       <c r="S130" t="s">
         <v>658</v>
       </c>
       <c r="T130" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="U130" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="131" spans="1:22">
       <c r="A131" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B131">
         <v>60541748</v>
       </c>
       <c r="C131" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D131" t="s">
         <v>25</v>
       </c>
       <c r="E131" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F131" t="s">
         <v>27</v>
       </c>
       <c r="G131" t="s">
         <v>28</v>
       </c>
       <c r="H131" t="s">
         <v>154</v>
       </c>
       <c r="I131" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="J131" t="s">
         <v>89</v>
       </c>
       <c r="K131" t="s">
         <v>32</v>
       </c>
       <c r="L131" t="s">
         <v>51</v>
       </c>
       <c r="M131">
         <v>1235383867000</v>
       </c>
       <c r="N131">
         <v>1235383867000</v>
       </c>
       <c r="O131">
         <v>1234963802228.2</v>
       </c>
       <c r="P131">
         <v>1234963802228.2</v>
       </c>
       <c r="T131" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="U131" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="132" spans="1:22">
       <c r="A132" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B132">
         <v>60541749</v>
       </c>
       <c r="C132" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D132" t="s">
         <v>25</v>
       </c>
       <c r="E132" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F132" t="s">
         <v>27</v>
       </c>
       <c r="G132" t="s">
         <v>28</v>
       </c>
       <c r="H132" t="s">
         <v>154</v>
       </c>
       <c r="I132" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="J132" t="s">
         <v>89</v>
       </c>
       <c r="K132" t="s">
         <v>32</v>
       </c>
       <c r="L132" t="s">
         <v>51</v>
       </c>
       <c r="M132">
         <v>996435450000</v>
       </c>
       <c r="N132">
         <v>996435449999.99</v>
       </c>
       <c r="O132">
         <v>996435449999.99</v>
       </c>
       <c r="P132">
         <v>996435449999.99</v>
       </c>
       <c r="T132" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="U132" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="133" spans="1:22">
       <c r="A133" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B133">
         <v>60304759</v>
       </c>
       <c r="C133" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D133" t="s">
         <v>25</v>
       </c>
       <c r="E133" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F133" t="s">
         <v>27</v>
       </c>
       <c r="G133" t="s">
         <v>28</v>
       </c>
       <c r="H133" t="s">
         <v>125</v>
       </c>
       <c r="I133" t="s">
         <v>126</v>
       </c>
       <c r="J133" t="s">
         <v>504</v>
       </c>
       <c r="K133" t="s">
         <v>32</v>
       </c>
       <c r="L133" t="s">
         <v>51</v>
       </c>
       <c r="M133">
         <v>15917370000</v>
       </c>
       <c r="N133">
         <v>15916855374.42</v>
       </c>
       <c r="O133">
         <v>15916855374.42</v>
       </c>
       <c r="Q133">
         <v>15916855374.42</v>
       </c>
       <c r="R133">
         <v>15916855374.42</v>
       </c>
       <c r="S133" t="s">
         <v>556</v>
       </c>
       <c r="T133" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="U133" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="134" spans="1:22">
       <c r="A134" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B134">
         <v>60318223</v>
       </c>
       <c r="C134" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D134" t="s">
         <v>25</v>
       </c>
       <c r="E134" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="F134" t="s">
         <v>27</v>
       </c>
       <c r="G134" t="s">
         <v>28</v>
       </c>
       <c r="H134" t="s">
         <v>430</v>
       </c>
       <c r="I134" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J134" t="s">
         <v>432</v>
       </c>
       <c r="K134" t="s">
         <v>32</v>
       </c>
       <c r="L134" t="s">
         <v>51</v>
       </c>
       <c r="M134">
         <v>17297122000</v>
       </c>
       <c r="N134">
         <v>17297121839.77</v>
       </c>
       <c r="O134">
         <v>17297121839.77</v>
       </c>
       <c r="Q134">
         <v>17297121839.87</v>
       </c>
       <c r="R134">
         <v>17297121839.87</v>
       </c>
       <c r="S134" t="s">
         <v>628</v>
       </c>
       <c r="T134" t="s">
         <v>514</v>
       </c>
       <c r="U134" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="135" spans="1:22">
       <c r="A135" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B135">
         <v>60210643</v>
       </c>
       <c r="C135" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D135" t="s">
         <v>25</v>
       </c>
       <c r="E135" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F135" t="s">
         <v>27</v>
       </c>
       <c r="G135" t="s">
         <v>28</v>
       </c>
       <c r="H135" t="s">
         <v>154</v>
       </c>
       <c r="I135" t="s">
         <v>155</v>
       </c>
       <c r="J135" t="s">
         <v>156</v>
       </c>
       <c r="K135" t="s">
         <v>32</v>
       </c>
       <c r="L135" t="s">
         <v>51</v>
       </c>
       <c r="M135">
         <v>20707440000</v>
       </c>
       <c r="N135">
         <v>20707440000</v>
       </c>
       <c r="O135">
         <v>20707440000</v>
       </c>
       <c r="T135" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="U135" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="136" spans="1:22">
       <c r="A136" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B136">
         <v>60210644</v>
       </c>
       <c r="C136" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D136" t="s">
         <v>25</v>
       </c>
       <c r="E136" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F136" t="s">
         <v>27</v>
       </c>
       <c r="G136" t="s">
         <v>28</v>
       </c>
       <c r="H136" t="s">
         <v>154</v>
       </c>
       <c r="I136" t="s">
         <v>155</v>
       </c>
       <c r="J136" t="s">
         <v>156</v>
       </c>
       <c r="K136" t="s">
         <v>32</v>
       </c>
       <c r="L136" t="s">
         <v>51</v>
       </c>
       <c r="M136">
         <v>16016054000</v>
       </c>
       <c r="N136">
         <v>16016054000</v>
       </c>
       <c r="O136">
         <v>16016054000</v>
       </c>
       <c r="T136" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="U136" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="137" spans="1:22">
       <c r="A137" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B137">
         <v>60233156</v>
       </c>
       <c r="C137" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D137" t="s">
         <v>25</v>
       </c>
       <c r="E137" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F137" t="s">
         <v>27</v>
       </c>
       <c r="G137" t="s">
         <v>28</v>
       </c>
       <c r="H137" t="s">
         <v>357</v>
       </c>
       <c r="I137" t="s">
         <v>600</v>
       </c>
       <c r="J137" t="s">
         <v>359</v>
       </c>
       <c r="K137" t="s">
         <v>32</v>
       </c>
       <c r="L137" t="s">
         <v>51</v>
       </c>
       <c r="M137">
         <v>53419988000</v>
       </c>
       <c r="N137">
         <v>53419987388.03</v>
       </c>
       <c r="O137">
         <v>53419987388.03</v>
       </c>
       <c r="Q137">
         <v>53419987388.01</v>
       </c>
       <c r="R137">
         <v>53419987388.01</v>
       </c>
       <c r="S137" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="T137" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="U137" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="138" spans="1:22">
       <c r="A138" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B138">
         <v>60495162</v>
       </c>
       <c r="C138" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D138" t="s">
         <v>25</v>
       </c>
       <c r="E138" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F138" t="s">
         <v>27</v>
       </c>
       <c r="G138" t="s">
         <v>28</v>
       </c>
       <c r="H138" t="s">
         <v>275</v>
       </c>
       <c r="I138" t="s">
         <v>276</v>
       </c>
       <c r="J138" t="s">
         <v>277</v>
       </c>
       <c r="K138" t="s">
         <v>32</v>
       </c>
       <c r="L138" t="s">
         <v>51</v>
       </c>
       <c r="M138">
         <v>17216025000</v>
       </c>
       <c r="N138">
         <v>17190175751.89</v>
       </c>
       <c r="O138">
         <v>17190175751.89</v>
       </c>
       <c r="Q138">
         <v>17190175751.99</v>
       </c>
       <c r="R138">
         <v>17190175751.99</v>
       </c>
       <c r="S138" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="T138" t="s">
         <v>75</v>
       </c>
       <c r="U138" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="139" spans="1:22">
       <c r="A139" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B139">
         <v>60318225</v>
       </c>
       <c r="C139" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D139" t="s">
         <v>25</v>
       </c>
       <c r="E139" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F139" t="s">
         <v>27</v>
       </c>
       <c r="G139" t="s">
         <v>28</v>
       </c>
       <c r="H139" t="s">
         <v>430</v>
       </c>
       <c r="I139" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J139" t="s">
         <v>432</v>
       </c>
       <c r="K139" t="s">
         <v>32</v>
       </c>
       <c r="L139" t="s">
         <v>51</v>
       </c>
       <c r="M139">
         <v>20008662000</v>
       </c>
       <c r="N139">
         <v>20008661952.75</v>
       </c>
       <c r="O139">
         <v>20008661952.75</v>
       </c>
       <c r="T139" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="U139" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="140" spans="1:22">
       <c r="A140" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B140">
         <v>13212312312</v>
       </c>
       <c r="C140" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D140" t="s">
         <v>25</v>
       </c>
       <c r="E140" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F140" t="s">
         <v>27</v>
       </c>
       <c r="G140" t="s">
         <v>28</v>
       </c>
       <c r="H140" t="s">
         <v>467</v>
       </c>
       <c r="I140" t="s">
         <v>478</v>
       </c>
       <c r="J140" t="s">
         <v>299</v>
       </c>
       <c r="K140" t="s">
         <v>32</v>
       </c>
       <c r="L140" t="s">
         <v>51</v>
       </c>
       <c r="M140">
         <v>1000000000</v>
       </c>
       <c r="T140" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="U140" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:22">
       <c r="A141" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B141">
         <v>60210645</v>
       </c>
       <c r="C141" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D141" t="s">
         <v>25</v>
       </c>
       <c r="E141" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="F141" t="s">
         <v>27</v>
       </c>
       <c r="G141" t="s">
         <v>28</v>
       </c>
       <c r="H141" t="s">
         <v>154</v>
       </c>
       <c r="I141" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="J141" t="s">
         <v>156</v>
       </c>
       <c r="K141" t="s">
         <v>32</v>
       </c>
       <c r="L141" t="s">
         <v>51</v>
       </c>
       <c r="M141">
         <v>16356799000</v>
       </c>
       <c r="N141">
         <v>16356798999.95</v>
       </c>
       <c r="O141">
         <v>16356798999.95</v>
       </c>
       <c r="T141" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="U141" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="142" spans="1:22">
       <c r="A142" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B142">
         <v>60495161</v>
       </c>
       <c r="C142" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D142" t="s">
         <v>25</v>
       </c>
       <c r="E142" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="F142" t="s">
         <v>27</v>
       </c>
       <c r="G142" t="s">
         <v>28</v>
       </c>
       <c r="H142" t="s">
         <v>275</v>
       </c>
       <c r="I142" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="J142" t="s">
         <v>277</v>
       </c>
       <c r="K142" t="s">
         <v>32</v>
       </c>
       <c r="L142" t="s">
         <v>51</v>
       </c>
       <c r="M142">
         <v>15027741000</v>
       </c>
       <c r="N142">
         <v>15016789762.77</v>
       </c>
       <c r="O142">
         <v>15016789762.77</v>
       </c>
       <c r="Q142">
         <v>15016789762.82</v>
       </c>
       <c r="R142">
         <v>15016789762.82</v>
       </c>
       <c r="S142" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="T142" t="s">
         <v>247</v>
       </c>
       <c r="U142" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:22">
       <c r="A143" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B143">
         <v>60318224</v>
       </c>
       <c r="C143" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D143" t="s">
         <v>25</v>
       </c>
       <c r="E143" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F143" t="s">
         <v>27</v>
       </c>
       <c r="G143" t="s">
         <v>28</v>
       </c>
       <c r="H143" t="s">
         <v>430</v>
       </c>
       <c r="I143" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J143" t="s">
         <v>432</v>
       </c>
       <c r="K143" t="s">
         <v>32</v>
       </c>
       <c r="L143" t="s">
         <v>51</v>
       </c>
       <c r="M143">
         <v>26400795000</v>
       </c>
       <c r="N143">
         <v>26400794996.56</v>
       </c>
       <c r="O143">
         <v>26400794996.56</v>
       </c>
       <c r="Q143">
         <v>26400794996.6</v>
       </c>
       <c r="R143">
         <v>26400794996.6</v>
       </c>
       <c r="S143" t="s">
         <v>648</v>
       </c>
       <c r="T143" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="U143" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="144" spans="1:22">
       <c r="A144" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B144">
         <v>60347426</v>
       </c>
       <c r="C144" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D144" t="s">
         <v>25</v>
       </c>
       <c r="E144" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F144" t="s">
         <v>27</v>
       </c>
       <c r="G144" t="s">
         <v>28</v>
       </c>
       <c r="H144" t="s">
         <v>357</v>
       </c>
       <c r="I144" t="s">
         <v>600</v>
       </c>
       <c r="J144" t="s">
         <v>359</v>
       </c>
       <c r="K144" t="s">
         <v>32</v>
       </c>
       <c r="L144" t="s">
         <v>51</v>
       </c>
       <c r="M144">
         <v>28597296000</v>
       </c>
       <c r="N144">
         <v>28597295453.67</v>
       </c>
       <c r="O144">
         <v>28597295453.67</v>
       </c>
       <c r="Q144">
         <v>28597295453.68</v>
       </c>
       <c r="R144">
         <v>28597295453.68</v>
       </c>
       <c r="S144" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="T144" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="U144" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:22">
       <c r="A145" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B145">
         <v>60528108</v>
       </c>
       <c r="C145" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D145" t="s">
         <v>25</v>
       </c>
       <c r="E145" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F145" t="s">
         <v>27</v>
       </c>
       <c r="G145" t="s">
         <v>28</v>
       </c>
       <c r="H145" t="s">
         <v>147</v>
       </c>
       <c r="I145" t="s">
         <v>148</v>
       </c>
       <c r="J145" t="s">
         <v>89</v>
       </c>
       <c r="K145" t="s">
         <v>32</v>
       </c>
       <c r="L145" t="s">
         <v>51</v>
       </c>
       <c r="M145">
         <v>723698873000</v>
       </c>
       <c r="N145">
         <v>723169360000</v>
       </c>
       <c r="O145">
         <v>723169360000</v>
       </c>
       <c r="P145">
         <v>723169360000</v>
       </c>
       <c r="T145" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="U145" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="146" spans="1:22">
       <c r="A146" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B146">
         <v>60495163</v>
       </c>
       <c r="C146" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D146" t="s">
         <v>25</v>
       </c>
       <c r="E146" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="F146" t="s">
         <v>27</v>
       </c>
       <c r="G146" t="s">
         <v>28</v>
       </c>
       <c r="H146" t="s">
         <v>275</v>
       </c>
       <c r="I146" t="s">
         <v>276</v>
       </c>
       <c r="J146" t="s">
         <v>277</v>
       </c>
       <c r="K146" t="s">
         <v>32</v>
       </c>
       <c r="L146" t="s">
         <v>51</v>
       </c>
       <c r="M146">
         <v>15100000000</v>
       </c>
       <c r="N146">
         <v>15072663545.41</v>
       </c>
       <c r="O146">
         <v>15072663545.41</v>
       </c>
       <c r="T146" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="U146" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="147" spans="1:22">
       <c r="A147" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B147">
         <v>60495145</v>
       </c>
       <c r="C147" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D147" t="s">
         <v>25</v>
       </c>
       <c r="E147" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F147" t="s">
         <v>27</v>
       </c>
       <c r="G147" t="s">
         <v>28</v>
       </c>
       <c r="H147" t="s">
         <v>275</v>
       </c>
       <c r="I147" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="J147" t="s">
         <v>277</v>
       </c>
       <c r="K147" t="s">
         <v>32</v>
       </c>
       <c r="L147" t="s">
         <v>33</v>
       </c>
       <c r="M147">
         <v>20619188000</v>
       </c>
       <c r="N147">
         <v>20619186366.57</v>
       </c>
       <c r="O147">
         <v>20619186366.57</v>
       </c>
       <c r="Q147">
         <v>20331007457.1</v>
       </c>
       <c r="R147">
         <v>20331007457.1</v>
       </c>
       <c r="S147" t="s">
         <v>519</v>
       </c>
       <c r="T147" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="U147" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="148" spans="1:22">
       <c r="A148" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B148">
         <v>60297399</v>
       </c>
       <c r="C148" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D148" t="s">
         <v>25</v>
       </c>
       <c r="E148" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="F148" t="s">
         <v>27</v>
       </c>
       <c r="G148" t="s">
         <v>28</v>
       </c>
       <c r="H148" t="s">
         <v>351</v>
       </c>
       <c r="I148" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="J148" t="s">
         <v>353</v>
       </c>
       <c r="K148" t="s">
         <v>32</v>
       </c>
       <c r="L148" t="s">
         <v>51</v>
       </c>
       <c r="M148">
         <v>16077325000</v>
       </c>
       <c r="N148">
         <v>16067700279.65</v>
       </c>
       <c r="O148">
         <v>16067700279.65</v>
       </c>
       <c r="Q148">
         <v>16067700279.65</v>
       </c>
       <c r="R148">
         <v>16067700279.65</v>
       </c>
       <c r="S148" t="s">
         <v>497</v>
       </c>
       <c r="T148" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="U148" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="149" spans="1:22">
       <c r="A149" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B149">
         <v>60565470</v>
       </c>
       <c r="C149" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D149" t="s">
         <v>25</v>
       </c>
       <c r="E149" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F149" t="s">
         <v>27</v>
       </c>
       <c r="G149" t="s">
         <v>28</v>
       </c>
       <c r="H149" t="s">
         <v>444</v>
       </c>
       <c r="I149" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J149" t="s">
         <v>305</v>
       </c>
       <c r="K149" t="s">
         <v>32</v>
       </c>
       <c r="L149" t="s">
         <v>51</v>
       </c>
       <c r="M149">
         <v>30770463000</v>
       </c>
       <c r="N149">
         <v>30770462999.99</v>
       </c>
       <c r="O149">
         <v>30770463000</v>
       </c>
       <c r="Q149">
         <v>30770463000</v>
       </c>
       <c r="R149">
         <v>30770463000</v>
       </c>
       <c r="S149" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="T149" t="s">
         <v>97</v>
       </c>
       <c r="U149" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="150" spans="1:22">
       <c r="A150" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B150">
         <v>60442191</v>
       </c>
       <c r="C150" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D150" t="s">
         <v>25</v>
       </c>
       <c r="E150" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F150" t="s">
         <v>27</v>
       </c>
       <c r="G150" t="s">
         <v>28</v>
       </c>
       <c r="H150" t="s">
         <v>436</v>
       </c>
       <c r="I150" t="s">
         <v>680</v>
       </c>
       <c r="J150" t="s">
         <v>438</v>
       </c>
       <c r="K150" t="s">
         <v>32</v>
       </c>
       <c r="L150" t="s">
         <v>51</v>
       </c>
       <c r="M150">
         <v>30055445000</v>
       </c>
       <c r="N150">
         <v>22420397246.17</v>
       </c>
       <c r="O150">
         <v>22420397246.17</v>
       </c>
       <c r="Q150">
         <v>22420397246.17</v>
       </c>
       <c r="R150">
         <v>22420397246.17</v>
       </c>
       <c r="S150" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="T150" t="s">
         <v>398</v>
       </c>
       <c r="U150" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="151" spans="1:22">
       <c r="A151" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B151">
         <v>60442192</v>
       </c>
       <c r="C151" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D151" t="s">
         <v>25</v>
       </c>
       <c r="E151" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F151" t="s">
         <v>27</v>
       </c>
       <c r="G151" t="s">
         <v>28</v>
       </c>
       <c r="H151" t="s">
         <v>436</v>
       </c>
       <c r="I151" t="s">
         <v>437</v>
       </c>
       <c r="J151" t="s">
         <v>438</v>
       </c>
       <c r="K151" t="s">
         <v>32</v>
       </c>
       <c r="L151" t="s">
         <v>51</v>
       </c>
       <c r="M151">
         <v>20307680000</v>
       </c>
       <c r="N151">
         <v>15010325445.97</v>
       </c>
       <c r="O151">
         <v>15010325446.06</v>
       </c>
       <c r="Q151">
         <v>15010325445.97</v>
       </c>
       <c r="R151">
         <v>15010325445.97</v>
       </c>
       <c r="S151" t="s">
         <v>288</v>
       </c>
       <c r="T151" t="s">
         <v>176</v>
       </c>
       <c r="U151" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="152" spans="1:22">
       <c r="A152" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B152">
         <v>60269460</v>
       </c>
       <c r="C152" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D152" t="s">
         <v>25</v>
       </c>
       <c r="E152" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F152" t="s">
         <v>27</v>
       </c>
       <c r="G152" t="s">
         <v>28</v>
       </c>
       <c r="H152" t="s">
         <v>510</v>
       </c>
       <c r="I152" t="s">
         <v>511</v>
       </c>
       <c r="J152" t="s">
         <v>512</v>
       </c>
       <c r="K152" t="s">
         <v>32</v>
       </c>
       <c r="L152" t="s">
         <v>51</v>
       </c>
       <c r="M152">
         <v>21324999000</v>
       </c>
       <c r="N152">
         <v>21009549859.82</v>
       </c>
       <c r="O152">
         <v>21318392838.6</v>
       </c>
       <c r="T152" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="U152" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="153" spans="1:22">
       <c r="A153" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B153">
         <v>60803822</v>
       </c>
       <c r="C153" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D153" t="s">
         <v>25</v>
       </c>
       <c r="E153" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F153" t="s">
         <v>27</v>
       </c>
       <c r="G153" t="s">
         <v>28</v>
       </c>
       <c r="H153" t="s">
         <v>510</v>
       </c>
       <c r="I153" t="s">
         <v>511</v>
       </c>
       <c r="J153" t="s">
         <v>512</v>
       </c>
       <c r="K153" t="s">
         <v>32</v>
       </c>
       <c r="L153" t="s">
         <v>51</v>
       </c>
       <c r="M153">
         <v>33247397000</v>
       </c>
       <c r="N153">
         <v>33122134299.59</v>
       </c>
       <c r="O153">
         <v>33240965521.28</v>
       </c>
       <c r="Q153">
         <v>33240965521.28</v>
       </c>
       <c r="R153">
         <v>33240965521.28</v>
       </c>
       <c r="S153" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="T153" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="U153" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="154" spans="1:22">
       <c r="A154" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B154">
         <v>60347428</v>
       </c>
       <c r="C154" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D154" t="s">
         <v>25</v>
       </c>
       <c r="E154" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F154" t="s">
         <v>27</v>
       </c>
       <c r="G154" t="s">
         <v>28</v>
       </c>
       <c r="H154" t="s">
         <v>357</v>
       </c>
       <c r="I154" t="s">
         <v>600</v>
       </c>
       <c r="J154" t="s">
         <v>359</v>
       </c>
       <c r="K154" t="s">
         <v>32</v>
       </c>
       <c r="L154" t="s">
         <v>33</v>
       </c>
       <c r="M154">
         <v>66653367000</v>
       </c>
       <c r="N154">
         <v>66653366375.73</v>
       </c>
       <c r="O154">
         <v>66653366098.82</v>
       </c>
       <c r="Q154">
         <v>66653366098.78</v>
       </c>
       <c r="R154">
         <v>66653366098.78</v>
       </c>
       <c r="S154" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="T154" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="U154" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:22">
       <c r="A155" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B155">
         <v>60565466</v>
       </c>
       <c r="C155" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D155" t="s">
         <v>25</v>
       </c>
       <c r="E155" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F155" t="s">
         <v>27</v>
       </c>
       <c r="G155" t="s">
         <v>28</v>
       </c>
       <c r="H155" t="s">
         <v>444</v>
       </c>
       <c r="I155" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J155" t="s">
         <v>305</v>
       </c>
       <c r="K155" t="s">
         <v>32</v>
       </c>
       <c r="L155" t="s">
         <v>51</v>
       </c>
       <c r="M155">
         <v>35485523000</v>
       </c>
       <c r="N155">
         <v>35485523000</v>
       </c>
       <c r="O155">
         <v>35485523000</v>
       </c>
       <c r="Q155">
         <v>35485523000</v>
       </c>
       <c r="R155">
         <v>35485523000</v>
       </c>
       <c r="S155" t="s">
         <v>543</v>
       </c>
       <c r="T155" t="s">
         <v>514</v>
       </c>
       <c r="U155" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:22">
       <c r="A156" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B156">
         <v>60565467</v>
       </c>
       <c r="C156" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D156" t="s">
         <v>25</v>
       </c>
       <c r="E156" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F156" t="s">
         <v>27</v>
       </c>
       <c r="G156" t="s">
         <v>28</v>
       </c>
       <c r="H156" t="s">
         <v>444</v>
       </c>
       <c r="I156" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J156" t="s">
         <v>305</v>
       </c>
       <c r="K156" t="s">
         <v>32</v>
       </c>
       <c r="L156" t="s">
         <v>51</v>
       </c>
       <c r="M156">
         <v>29493797000</v>
       </c>
       <c r="N156">
         <v>29493796999.99</v>
       </c>
       <c r="O156">
         <v>29493797000</v>
       </c>
       <c r="Q156">
         <v>29493797000</v>
       </c>
       <c r="R156">
         <v>29493797000</v>
       </c>
       <c r="S156" t="s">
         <v>368</v>
       </c>
       <c r="T156" t="s">
         <v>686</v>
       </c>
       <c r="U156" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="157" spans="1:22">
       <c r="A157" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B157">
         <v>60279994</v>
       </c>
       <c r="C157" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D157" t="s">
         <v>25</v>
       </c>
       <c r="E157" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F157" t="s">
         <v>27</v>
       </c>
       <c r="G157" t="s">
         <v>28</v>
       </c>
       <c r="H157" t="s">
         <v>444</v>
       </c>
       <c r="I157" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="J157" t="s">
         <v>305</v>
       </c>
       <c r="K157" t="s">
         <v>32</v>
       </c>
       <c r="L157" t="s">
         <v>51</v>
       </c>
       <c r="M157">
         <v>17778341000</v>
       </c>
       <c r="N157">
         <v>17778341000</v>
       </c>
       <c r="O157">
         <v>17778341000</v>
       </c>
       <c r="Q157">
         <v>17778341000</v>
       </c>
       <c r="R157">
         <v>17778341000</v>
       </c>
       <c r="S157" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="T157" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="U157" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="158" spans="1:22">
       <c r="A158" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B158">
         <v>60528102</v>
       </c>
       <c r="C158" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D158" t="s">
         <v>25</v>
       </c>
       <c r="E158" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F158" t="s">
         <v>27</v>
       </c>
       <c r="G158" t="s">
         <v>28</v>
       </c>
       <c r="H158" t="s">
         <v>193</v>
       </c>
       <c r="I158" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="J158" t="s">
         <v>89</v>
       </c>
       <c r="K158" t="s">
         <v>32</v>
       </c>
       <c r="L158" t="s">
         <v>51</v>
       </c>
       <c r="M158">
         <v>999177722000</v>
       </c>
       <c r="N158">
         <v>999177722000</v>
       </c>
       <c r="O158">
         <v>999177722000</v>
       </c>
       <c r="P158">
         <v>999177722000</v>
       </c>
       <c r="T158" t="s">
-        <v>821</v>
+        <v>143</v>
       </c>
       <c r="U158" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="159" spans="1:22">
       <c r="A159" t="s">
         <v>822</v>
       </c>
       <c r="B159">
         <v>60347427</v>
       </c>
       <c r="C159" t="s">
         <v>823</v>
       </c>
       <c r="D159" t="s">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>824</v>
       </c>
       <c r="F159" t="s">
         <v>27</v>
       </c>
       <c r="G159" t="s">
@@ -13555,4363 +13738,5284 @@
       <c r="H165" t="s">
         <v>467</v>
       </c>
       <c r="I165" t="s">
         <v>473</v>
       </c>
       <c r="J165" t="s">
         <v>299</v>
       </c>
       <c r="K165" t="s">
         <v>32</v>
       </c>
       <c r="L165" t="s">
         <v>51</v>
       </c>
       <c r="M165">
         <v>57000000000</v>
       </c>
       <c r="N165">
         <v>56999678171.03</v>
       </c>
       <c r="O165">
         <v>56999673513.15</v>
       </c>
       <c r="T165" t="s">
-        <v>135</v>
+        <v>850</v>
       </c>
       <c r="U165" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="166" spans="1:22">
       <c r="A166" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B166">
         <v>60536492</v>
       </c>
       <c r="C166" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D166" t="s">
         <v>25</v>
       </c>
       <c r="E166" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F166" t="s">
         <v>27</v>
       </c>
       <c r="G166" t="s">
         <v>28</v>
       </c>
       <c r="H166" t="s">
         <v>364</v>
       </c>
       <c r="I166" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="J166" t="s">
         <v>366</v>
       </c>
       <c r="K166" t="s">
         <v>367</v>
       </c>
       <c r="L166" t="s">
         <v>51</v>
       </c>
       <c r="M166">
         <v>253885800000</v>
       </c>
       <c r="N166">
         <v>253885800000</v>
       </c>
       <c r="O166">
         <v>242645105745.89</v>
       </c>
       <c r="P166">
         <v>242645105745.89</v>
       </c>
       <c r="Q166">
         <v>253885800000</v>
       </c>
       <c r="R166">
         <v>253885800000</v>
       </c>
       <c r="S166" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="T166" t="s">
         <v>343</v>
       </c>
       <c r="U166" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="167" spans="1:22">
       <c r="A167" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B167">
         <v>60964112</v>
       </c>
       <c r="C167" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D167" t="s">
         <v>25</v>
       </c>
       <c r="E167" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="F167" t="s">
         <v>27</v>
       </c>
       <c r="G167" t="s">
         <v>28</v>
       </c>
       <c r="H167" t="s">
         <v>180</v>
       </c>
       <c r="I167" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="J167" t="s">
         <v>182</v>
       </c>
       <c r="K167" t="s">
         <v>32</v>
       </c>
       <c r="L167" t="s">
         <v>51</v>
       </c>
       <c r="M167">
         <v>800014591783</v>
       </c>
       <c r="N167">
         <v>800014589484.56</v>
       </c>
       <c r="O167">
         <v>800014589484.56</v>
       </c>
       <c r="P167">
         <v>800014589484.56</v>
       </c>
       <c r="T167" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="U167" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="168" spans="1:22">
       <c r="A168" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B168">
         <v>60541757</v>
       </c>
       <c r="C168" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D168" t="s">
         <v>25</v>
       </c>
       <c r="E168" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F168" t="s">
         <v>27</v>
       </c>
       <c r="G168" t="s">
         <v>28</v>
       </c>
       <c r="H168" t="s">
         <v>297</v>
       </c>
       <c r="I168" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="J168" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="K168" t="s">
         <v>32</v>
       </c>
       <c r="L168" t="s">
         <v>51</v>
       </c>
       <c r="M168">
         <v>234254840000</v>
       </c>
       <c r="N168">
         <v>231960025000.01</v>
       </c>
       <c r="O168">
         <v>231960025000.01</v>
       </c>
       <c r="P168">
         <v>231960025000.01</v>
       </c>
       <c r="Q168">
         <v>231960025000.01</v>
       </c>
       <c r="R168">
         <v>231960025000.01</v>
       </c>
       <c r="S168" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="T168" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="U168" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="169" spans="1:22">
       <c r="A169" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B169">
         <v>60955180</v>
       </c>
       <c r="C169" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D169" t="s">
         <v>25</v>
       </c>
       <c r="E169" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F169" t="s">
         <v>27</v>
       </c>
       <c r="G169" t="s">
         <v>28</v>
       </c>
       <c r="H169" t="s">
         <v>87</v>
       </c>
       <c r="I169" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="J169" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="K169" t="s">
         <v>32</v>
       </c>
       <c r="L169" t="s">
         <v>51</v>
       </c>
       <c r="M169">
         <v>244963565000</v>
       </c>
       <c r="N169">
         <v>244963564977.52</v>
       </c>
       <c r="O169">
         <v>244963564977.52</v>
       </c>
       <c r="P169">
         <v>244963564977.52</v>
       </c>
       <c r="Q169">
         <v>244963564977.52</v>
       </c>
       <c r="R169">
         <v>244963564977.52</v>
       </c>
       <c r="S169" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="T169" t="s">
         <v>83</v>
       </c>
       <c r="U169" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="170" spans="1:22">
       <c r="A170" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B170">
         <v>61062528</v>
       </c>
       <c r="C170" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D170" t="s">
         <v>25</v>
       </c>
       <c r="E170" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F170" t="s">
         <v>27</v>
       </c>
       <c r="G170" t="s">
         <v>28</v>
       </c>
       <c r="H170" t="s">
         <v>655</v>
       </c>
       <c r="I170" t="s">
         <v>656</v>
       </c>
       <c r="J170" t="s">
         <v>657</v>
       </c>
       <c r="K170" t="s">
         <v>32</v>
       </c>
       <c r="L170" t="s">
         <v>51</v>
       </c>
       <c r="M170">
         <v>16445151000</v>
       </c>
       <c r="N170">
         <v>16445151000</v>
       </c>
       <c r="O170">
         <v>16445151000</v>
       </c>
       <c r="Q170">
         <v>16445151000</v>
       </c>
       <c r="R170">
         <v>16445151000</v>
       </c>
       <c r="S170" t="s">
         <v>489</v>
       </c>
       <c r="T170" t="s">
         <v>150</v>
       </c>
       <c r="U170" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="171" spans="1:22">
       <c r="A171" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B171">
         <v>60304763</v>
       </c>
       <c r="C171" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D171" t="s">
         <v>25</v>
       </c>
       <c r="E171" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F171" t="s">
         <v>27</v>
       </c>
       <c r="G171" t="s">
         <v>28</v>
       </c>
       <c r="H171" t="s">
         <v>258</v>
       </c>
       <c r="I171" t="s">
         <v>833</v>
       </c>
       <c r="J171" t="s">
         <v>260</v>
       </c>
       <c r="K171" t="s">
         <v>32</v>
       </c>
       <c r="L171" t="s">
         <v>51</v>
       </c>
       <c r="M171">
         <v>19233728000</v>
       </c>
       <c r="N171">
         <v>19233727813.99</v>
       </c>
       <c r="O171">
         <v>19233727813.99</v>
       </c>
       <c r="Q171">
         <v>19233727961.93</v>
       </c>
       <c r="R171">
         <v>19233727961.93</v>
       </c>
       <c r="S171" t="s">
         <v>261</v>
       </c>
       <c r="T171" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="U171" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="172" spans="1:22">
       <c r="A172" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B172">
         <v>60565469</v>
       </c>
       <c r="C172" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D172" t="s">
         <v>25</v>
       </c>
       <c r="E172" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="F172" t="s">
         <v>27</v>
       </c>
       <c r="G172" t="s">
         <v>28</v>
       </c>
       <c r="H172" t="s">
         <v>444</v>
       </c>
       <c r="I172" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J172" t="s">
         <v>305</v>
       </c>
       <c r="K172" t="s">
         <v>32</v>
       </c>
       <c r="L172" t="s">
         <v>51</v>
       </c>
       <c r="M172">
         <v>46933115000</v>
       </c>
       <c r="N172">
         <v>46933115000</v>
       </c>
       <c r="O172">
         <v>46933115000</v>
       </c>
       <c r="Q172">
         <v>46933115000</v>
       </c>
       <c r="R172">
         <v>46933115000</v>
       </c>
       <c r="S172" t="s">
         <v>543</v>
       </c>
       <c r="T172" t="s">
         <v>506</v>
       </c>
       <c r="U172" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="173" spans="1:22">
       <c r="A173" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B173">
         <v>60565464</v>
       </c>
       <c r="C173" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D173" t="s">
         <v>25</v>
       </c>
       <c r="E173" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F173" t="s">
         <v>27</v>
       </c>
       <c r="G173" t="s">
         <v>28</v>
       </c>
       <c r="H173" t="s">
         <v>444</v>
       </c>
       <c r="I173" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J173" t="s">
         <v>305</v>
       </c>
       <c r="K173" t="s">
         <v>32</v>
       </c>
       <c r="L173" t="s">
         <v>51</v>
       </c>
       <c r="M173">
         <v>15311405000</v>
       </c>
       <c r="N173">
         <v>15311405000</v>
       </c>
       <c r="O173">
         <v>15311405000</v>
       </c>
       <c r="Q173">
         <v>15311405000</v>
       </c>
       <c r="R173">
         <v>15311405000</v>
       </c>
       <c r="S173" t="s">
         <v>368</v>
       </c>
       <c r="T173" t="s">
         <v>572</v>
       </c>
       <c r="U173" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="174" spans="1:22">
       <c r="A174" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B174">
         <v>60565465</v>
       </c>
       <c r="C174" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D174" t="s">
         <v>25</v>
       </c>
       <c r="E174" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F174" t="s">
         <v>27</v>
       </c>
       <c r="G174" t="s">
         <v>28</v>
       </c>
       <c r="H174" t="s">
         <v>444</v>
       </c>
       <c r="I174" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J174" t="s">
         <v>305</v>
       </c>
       <c r="K174" t="s">
         <v>32</v>
       </c>
       <c r="L174" t="s">
         <v>51</v>
       </c>
       <c r="M174">
         <v>42021826000</v>
       </c>
       <c r="N174">
         <v>42021826000</v>
       </c>
       <c r="O174">
         <v>42021826000</v>
       </c>
       <c r="Q174">
         <v>42021826000</v>
       </c>
       <c r="R174">
         <v>42021826000</v>
       </c>
       <c r="S174" t="s">
         <v>368</v>
       </c>
       <c r="T174" t="s">
         <v>572</v>
       </c>
       <c r="U174" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="175" spans="1:22">
       <c r="A175" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B175">
         <v>60304701</v>
       </c>
       <c r="C175" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D175" t="s">
         <v>25</v>
       </c>
       <c r="E175" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F175" t="s">
         <v>27</v>
       </c>
       <c r="G175" t="s">
         <v>28</v>
       </c>
       <c r="H175" t="s">
         <v>610</v>
       </c>
       <c r="I175" t="s">
         <v>611</v>
       </c>
       <c r="J175" t="s">
         <v>612</v>
       </c>
       <c r="K175" t="s">
         <v>32</v>
       </c>
       <c r="L175" t="s">
         <v>51</v>
       </c>
       <c r="M175">
         <v>29755115000</v>
       </c>
       <c r="N175">
         <v>29755115000</v>
       </c>
       <c r="O175">
         <v>29755115000</v>
       </c>
       <c r="T175" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="U175" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="176" spans="1:22">
       <c r="A176" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B176">
         <v>60304700</v>
       </c>
       <c r="C176" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D176" t="s">
         <v>25</v>
       </c>
       <c r="E176" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F176" t="s">
         <v>27</v>
       </c>
       <c r="G176" t="s">
         <v>28</v>
       </c>
       <c r="H176" t="s">
         <v>610</v>
       </c>
       <c r="I176" t="s">
         <v>611</v>
       </c>
       <c r="J176" t="s">
         <v>612</v>
       </c>
       <c r="K176" t="s">
         <v>32</v>
       </c>
       <c r="L176" t="s">
         <v>51</v>
       </c>
       <c r="M176">
         <v>45366611000</v>
       </c>
       <c r="N176">
         <v>45366611000</v>
       </c>
       <c r="O176">
         <v>45366611000</v>
       </c>
       <c r="T176" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="U176" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="177" spans="1:22">
       <c r="A177" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B177">
         <v>60525466</v>
       </c>
       <c r="C177" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D177" t="s">
         <v>25</v>
       </c>
       <c r="E177" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="F177" t="s">
         <v>27</v>
       </c>
       <c r="G177" t="s">
         <v>28</v>
       </c>
       <c r="H177" t="s">
         <v>79</v>
       </c>
       <c r="I177" t="s">
         <v>518</v>
       </c>
       <c r="J177" t="s">
         <v>89</v>
       </c>
       <c r="K177" t="s">
         <v>32</v>
       </c>
       <c r="L177" t="s">
         <v>51</v>
       </c>
       <c r="M177">
         <v>786863480000</v>
       </c>
       <c r="N177">
         <v>786863480000</v>
       </c>
       <c r="O177">
         <v>786863480000</v>
       </c>
       <c r="P177">
         <v>786863480000</v>
       </c>
       <c r="T177" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="U177" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="178" spans="1:22">
       <c r="A178" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B178">
         <v>60565468</v>
       </c>
       <c r="C178" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D178" t="s">
         <v>25</v>
       </c>
       <c r="E178" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="F178" t="s">
         <v>27</v>
       </c>
       <c r="G178" t="s">
         <v>28</v>
       </c>
       <c r="H178" t="s">
         <v>444</v>
       </c>
       <c r="I178" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J178" t="s">
         <v>305</v>
       </c>
       <c r="K178" t="s">
         <v>32</v>
       </c>
       <c r="L178" t="s">
         <v>51</v>
       </c>
       <c r="M178">
         <v>42101899000</v>
       </c>
       <c r="N178">
         <v>42101899000</v>
       </c>
       <c r="O178">
         <v>42101899000</v>
       </c>
       <c r="Q178">
         <v>42101899000</v>
       </c>
       <c r="R178">
         <v>42101899000</v>
       </c>
       <c r="S178" t="s">
         <v>543</v>
       </c>
       <c r="T178" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="U178" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="179" spans="1:22">
       <c r="A179" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B179">
         <v>60279986</v>
       </c>
       <c r="C179" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D179" t="s">
         <v>25</v>
       </c>
       <c r="E179" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F179" t="s">
         <v>27</v>
       </c>
       <c r="G179" t="s">
         <v>28</v>
       </c>
       <c r="H179" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I179" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="J179" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K179" t="s">
         <v>32</v>
       </c>
       <c r="L179" t="s">
         <v>51</v>
       </c>
       <c r="M179">
         <v>63148241000</v>
       </c>
       <c r="N179">
         <v>63148241000</v>
       </c>
       <c r="O179">
         <v>63148241000</v>
       </c>
       <c r="Q179">
         <v>63148241000</v>
       </c>
       <c r="R179">
         <v>63148241000</v>
       </c>
       <c r="S179" t="s">
         <v>408</v>
       </c>
       <c r="T179" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="U179" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="180" spans="1:22">
       <c r="A180" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B180">
         <v>60304733</v>
       </c>
       <c r="C180" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D180" t="s">
         <v>25</v>
       </c>
       <c r="E180" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="F180" t="s">
         <v>27</v>
       </c>
       <c r="G180" t="s">
         <v>28</v>
       </c>
       <c r="H180" t="s">
         <v>102</v>
       </c>
       <c r="I180" t="s">
         <v>453</v>
       </c>
       <c r="J180" t="s">
         <v>454</v>
       </c>
       <c r="K180" t="s">
         <v>32</v>
       </c>
       <c r="L180" t="s">
         <v>51</v>
       </c>
       <c r="M180">
         <v>21205497000</v>
       </c>
       <c r="N180">
         <v>21205497000</v>
       </c>
       <c r="O180">
         <v>21205497000</v>
       </c>
       <c r="T180" t="s">
-        <v>211</v>
+        <v>913</v>
       </c>
       <c r="U180" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="181" spans="1:22">
       <c r="A181" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="B181">
         <v>60279985</v>
       </c>
       <c r="C181" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D181" t="s">
         <v>25</v>
       </c>
       <c r="E181" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F181" t="s">
         <v>27</v>
       </c>
       <c r="G181" t="s">
         <v>28</v>
       </c>
       <c r="H181" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I181" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="J181" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K181" t="s">
         <v>32</v>
       </c>
       <c r="L181" t="s">
         <v>51</v>
       </c>
       <c r="M181">
         <v>36815538000</v>
       </c>
       <c r="N181">
         <v>36815495000</v>
       </c>
       <c r="O181">
         <v>36815495000</v>
       </c>
       <c r="Q181">
         <v>36815538000</v>
       </c>
       <c r="R181">
         <v>36815538000</v>
       </c>
       <c r="S181" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="T181" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="U181" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="182" spans="1:22">
       <c r="A182" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B182">
         <v>60304699</v>
       </c>
       <c r="C182" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D182" t="s">
         <v>25</v>
       </c>
       <c r="E182" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F182" t="s">
         <v>27</v>
       </c>
       <c r="G182" t="s">
         <v>28</v>
       </c>
       <c r="H182" t="s">
         <v>102</v>
       </c>
       <c r="I182" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="J182" t="s">
         <v>454</v>
       </c>
       <c r="K182" t="s">
         <v>32</v>
       </c>
       <c r="L182" t="s">
         <v>51</v>
       </c>
       <c r="M182">
         <v>25891680000</v>
       </c>
       <c r="N182">
         <v>25891679000</v>
       </c>
       <c r="O182">
         <v>25891679000</v>
       </c>
       <c r="T182" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="U182" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="183" spans="1:22">
       <c r="A183" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B183">
         <v>60534250</v>
       </c>
       <c r="C183" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="D183" t="s">
         <v>25</v>
       </c>
       <c r="E183" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="F183" t="s">
         <v>27</v>
       </c>
       <c r="G183" t="s">
         <v>28</v>
       </c>
       <c r="H183" t="s">
         <v>102</v>
       </c>
       <c r="I183" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="J183" t="s">
         <v>454</v>
       </c>
       <c r="K183" t="s">
         <v>32</v>
       </c>
       <c r="L183" t="s">
         <v>51</v>
       </c>
       <c r="M183">
         <v>29029455000</v>
       </c>
       <c r="N183">
         <v>29029443174</v>
       </c>
       <c r="O183">
         <v>29029443174</v>
       </c>
       <c r="T183" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="U183" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="184" spans="1:22">
       <c r="A184" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B184">
         <v>60303285</v>
       </c>
       <c r="C184" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D184" t="s">
         <v>25</v>
       </c>
       <c r="E184" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="F184" t="s">
         <v>27</v>
       </c>
       <c r="G184" t="s">
         <v>28</v>
       </c>
       <c r="H184" t="s">
         <v>102</v>
       </c>
       <c r="I184" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="J184" t="s">
         <v>454</v>
       </c>
       <c r="K184" t="s">
         <v>32</v>
       </c>
       <c r="L184" t="s">
         <v>51</v>
       </c>
       <c r="M184">
         <v>27347458000</v>
       </c>
       <c r="N184">
         <v>27347444000</v>
       </c>
       <c r="O184">
         <v>27347444000</v>
       </c>
       <c r="T184" t="s">
-        <v>289</v>
+        <v>931</v>
       </c>
       <c r="U184" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="185" spans="1:22">
       <c r="A185" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="B185">
         <v>61201889</v>
       </c>
       <c r="C185" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="D185" t="s">
         <v>225</v>
       </c>
       <c r="E185" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="F185" t="s">
         <v>27</v>
       </c>
       <c r="G185" t="s">
         <v>101</v>
       </c>
       <c r="H185" t="s">
         <v>336</v>
       </c>
       <c r="I185" t="s">
         <v>337</v>
       </c>
       <c r="J185" t="s">
         <v>338</v>
       </c>
       <c r="K185" t="s">
         <v>32</v>
       </c>
       <c r="L185" t="s">
         <v>33</v>
       </c>
       <c r="M185">
         <v>9000000000</v>
       </c>
       <c r="N185">
         <v>9000000000</v>
       </c>
       <c r="Q185">
         <v>9000000000</v>
       </c>
       <c r="R185">
         <v>9000000000</v>
       </c>
       <c r="S185" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="T185" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="U185" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="186" spans="1:22">
       <c r="A186" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B186">
         <v>61201891</v>
       </c>
       <c r="C186" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="D186" t="s">
         <v>225</v>
       </c>
       <c r="E186" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="F186" t="s">
         <v>27</v>
       </c>
       <c r="G186" t="s">
         <v>101</v>
       </c>
       <c r="H186" t="s">
         <v>336</v>
       </c>
       <c r="I186" t="s">
         <v>337</v>
       </c>
       <c r="J186" t="s">
         <v>338</v>
       </c>
       <c r="K186" t="s">
         <v>32</v>
       </c>
       <c r="L186" t="s">
         <v>33</v>
       </c>
       <c r="M186">
         <v>18424184000</v>
       </c>
       <c r="N186">
         <v>18424184000</v>
       </c>
       <c r="O186">
         <v>18424184000</v>
       </c>
       <c r="Q186">
         <v>18424184000</v>
       </c>
       <c r="R186">
         <v>18424184000</v>
       </c>
       <c r="S186" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="T186" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="U186" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="187" spans="1:22">
       <c r="A187" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="B187">
         <v>60964103</v>
       </c>
       <c r="C187" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="D187" t="s">
         <v>25</v>
       </c>
       <c r="E187" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F187" t="s">
         <v>27</v>
       </c>
       <c r="G187" t="s">
         <v>28</v>
       </c>
       <c r="H187" t="s">
         <v>436</v>
       </c>
       <c r="I187" t="s">
         <v>437</v>
       </c>
       <c r="J187" t="s">
         <v>89</v>
       </c>
       <c r="K187" t="s">
         <v>32</v>
       </c>
       <c r="L187" t="s">
         <v>51</v>
       </c>
       <c r="M187">
         <v>1188993510000</v>
       </c>
       <c r="N187">
         <v>1188993510000</v>
       </c>
       <c r="O187">
         <v>1188993510000</v>
       </c>
       <c r="P187">
         <v>1188993510000</v>
       </c>
       <c r="T187" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="U187" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="188" spans="1:22">
       <c r="A188" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B188">
         <v>60958582</v>
       </c>
       <c r="C188" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="D188" t="s">
         <v>25</v>
       </c>
       <c r="E188" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="F188" t="s">
         <v>27</v>
       </c>
       <c r="G188" t="s">
         <v>28</v>
       </c>
       <c r="H188" t="s">
         <v>315</v>
       </c>
       <c r="I188" t="s">
         <v>316</v>
       </c>
       <c r="J188" t="s">
         <v>89</v>
       </c>
       <c r="K188" t="s">
         <v>32</v>
       </c>
       <c r="L188" t="s">
         <v>51</v>
       </c>
       <c r="M188">
         <v>495772385000</v>
       </c>
       <c r="N188">
         <v>495772384999.57</v>
       </c>
       <c r="O188">
         <v>495772384999.57</v>
       </c>
       <c r="P188">
         <v>495772384999.57</v>
       </c>
       <c r="T188" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="U188" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="189" spans="1:22">
       <c r="A189" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="B189" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="C189" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="D189" t="s">
         <v>25</v>
       </c>
       <c r="E189" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F189" t="s">
         <v>27</v>
       </c>
       <c r="G189" t="s">
         <v>28</v>
       </c>
       <c r="H189" t="s">
         <v>436</v>
       </c>
       <c r="I189" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="J189" t="s">
         <v>438</v>
       </c>
       <c r="K189" t="s">
         <v>32</v>
       </c>
       <c r="L189" t="s">
         <v>51</v>
       </c>
       <c r="M189">
         <v>32329549000</v>
       </c>
       <c r="N189">
         <v>28652307340.59</v>
       </c>
       <c r="O189">
         <v>28652307340.59</v>
       </c>
       <c r="Q189">
         <v>28652307340.59</v>
       </c>
       <c r="R189">
         <v>28652307340.59</v>
       </c>
       <c r="S189" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="T189" t="s">
         <v>686</v>
       </c>
       <c r="U189" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="190" spans="1:22">
       <c r="A190" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B190">
         <v>60917626</v>
       </c>
       <c r="C190" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="D190" t="s">
         <v>25</v>
       </c>
       <c r="E190" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="F190" t="s">
         <v>27</v>
       </c>
       <c r="G190" t="s">
         <v>28</v>
       </c>
       <c r="H190" t="s">
         <v>336</v>
       </c>
       <c r="I190" t="s">
         <v>337</v>
       </c>
       <c r="J190" t="s">
         <v>338</v>
       </c>
       <c r="K190" t="s">
         <v>32</v>
       </c>
       <c r="L190" t="s">
         <v>51</v>
       </c>
       <c r="M190">
         <v>278987620000</v>
       </c>
       <c r="N190">
         <v>278987620000</v>
       </c>
       <c r="O190">
         <v>278987620000</v>
       </c>
       <c r="P190">
         <v>278987620000</v>
       </c>
       <c r="Q190">
         <v>278987620000</v>
       </c>
       <c r="R190">
         <v>278987620000</v>
       </c>
       <c r="S190" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="T190" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="U190" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="191" spans="1:22">
       <c r="A191" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="B191">
         <v>60442188</v>
       </c>
       <c r="C191" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="D191" t="s">
         <v>25</v>
       </c>
       <c r="E191" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="F191" t="s">
         <v>27</v>
       </c>
       <c r="G191" t="s">
         <v>28</v>
       </c>
       <c r="H191" t="s">
         <v>436</v>
       </c>
       <c r="I191" t="s">
         <v>684</v>
       </c>
       <c r="J191" t="s">
         <v>438</v>
       </c>
       <c r="K191" t="s">
         <v>32</v>
       </c>
       <c r="L191" t="s">
         <v>51</v>
       </c>
       <c r="M191">
         <v>32940029000</v>
       </c>
       <c r="N191">
         <v>32127162955.7</v>
       </c>
       <c r="O191">
         <v>32127162955.7</v>
       </c>
       <c r="T191" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="U191" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="192" spans="1:22">
       <c r="A192" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B192">
         <v>60442189</v>
       </c>
       <c r="C192" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="D192" t="s">
         <v>25</v>
       </c>
       <c r="E192" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="F192" t="s">
         <v>27</v>
       </c>
       <c r="G192" t="s">
         <v>28</v>
       </c>
       <c r="H192" t="s">
         <v>436</v>
       </c>
       <c r="I192" t="s">
         <v>684</v>
       </c>
       <c r="J192" t="s">
         <v>438</v>
       </c>
       <c r="K192" t="s">
         <v>32</v>
       </c>
       <c r="L192" t="s">
         <v>51</v>
       </c>
       <c r="M192">
         <v>32139495000</v>
       </c>
       <c r="N192">
         <v>32139494095.05</v>
       </c>
       <c r="O192">
         <v>32139494095.05</v>
       </c>
       <c r="Q192">
         <v>32139494095.05</v>
       </c>
       <c r="R192">
         <v>32139494095.05</v>
       </c>
       <c r="S192" t="s">
         <v>690</v>
       </c>
       <c r="T192" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="U192" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="193" spans="1:22">
       <c r="A193" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B193">
         <v>61496578</v>
       </c>
       <c r="C193" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="D193" t="s">
         <v>200</v>
       </c>
       <c r="E193" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="F193" t="s">
         <v>27</v>
       </c>
       <c r="G193" t="s">
         <v>39</v>
       </c>
       <c r="H193" t="s">
         <v>139</v>
       </c>
       <c r="I193" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="J193" t="s">
         <v>89</v>
       </c>
       <c r="K193" t="s">
         <v>32</v>
       </c>
       <c r="L193" t="s">
         <v>51</v>
       </c>
       <c r="M193">
         <v>575734887000</v>
       </c>
       <c r="T193" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="U193" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:22">
       <c r="A194" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="B194">
         <v>61259352</v>
       </c>
       <c r="C194" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="D194" t="s">
         <v>25</v>
       </c>
       <c r="E194" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F194" t="s">
         <v>27</v>
       </c>
       <c r="G194" t="s">
         <v>28</v>
       </c>
       <c r="H194" t="s">
         <v>328</v>
       </c>
       <c r="I194" t="s">
         <v>407</v>
       </c>
       <c r="J194" t="s">
         <v>330</v>
       </c>
       <c r="K194" t="s">
         <v>32</v>
       </c>
       <c r="L194" t="s">
         <v>51</v>
       </c>
       <c r="M194">
         <v>245796655000</v>
       </c>
       <c r="N194">
         <v>245796655000</v>
       </c>
       <c r="O194">
         <v>245796655000</v>
       </c>
       <c r="P194">
         <v>245796655000</v>
       </c>
       <c r="Q194">
         <v>245796655000</v>
       </c>
       <c r="R194">
         <v>245796655000</v>
       </c>
       <c r="S194" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="T194" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="U194" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="195" spans="1:22">
       <c r="A195" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="B195">
         <v>60442187</v>
       </c>
       <c r="C195" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="D195" t="s">
         <v>25</v>
       </c>
       <c r="E195" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="F195" t="s">
         <v>27</v>
       </c>
       <c r="G195" t="s">
         <v>28</v>
       </c>
       <c r="H195" t="s">
         <v>436</v>
       </c>
       <c r="I195" t="s">
         <v>684</v>
       </c>
       <c r="J195" t="s">
         <v>438</v>
       </c>
       <c r="K195" t="s">
         <v>32</v>
       </c>
       <c r="L195" t="s">
         <v>51</v>
       </c>
       <c r="M195">
         <v>49341189000</v>
       </c>
       <c r="N195">
         <v>49341188743.52</v>
       </c>
       <c r="O195">
         <v>49341188743.52</v>
       </c>
       <c r="T195" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="U195" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="196" spans="1:22">
       <c r="A196" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B196">
         <v>60528106</v>
       </c>
       <c r="C196" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="D196" t="s">
         <v>25</v>
       </c>
       <c r="E196" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="F196" t="s">
         <v>27</v>
       </c>
       <c r="G196" t="s">
         <v>28</v>
       </c>
       <c r="H196" t="s">
         <v>467</v>
       </c>
       <c r="I196" t="s">
         <v>473</v>
       </c>
       <c r="J196" t="s">
         <v>89</v>
       </c>
       <c r="K196" t="s">
         <v>32</v>
       </c>
       <c r="L196" t="s">
         <v>51</v>
       </c>
       <c r="M196">
         <v>1270829095000</v>
       </c>
       <c r="N196">
         <v>1270829094910.8</v>
       </c>
       <c r="O196">
         <v>1270829094910.8</v>
       </c>
       <c r="P196">
         <v>1270829094910.8</v>
       </c>
       <c r="T196" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="U196" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="197" spans="1:22">
       <c r="A197" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="B197">
         <v>60937976</v>
       </c>
       <c r="C197" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="D197" t="s">
         <v>25</v>
       </c>
       <c r="E197" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="F197" t="s">
         <v>27</v>
       </c>
       <c r="G197" t="s">
         <v>28</v>
       </c>
       <c r="H197" t="s">
         <v>79</v>
       </c>
       <c r="I197" t="s">
         <v>518</v>
       </c>
       <c r="J197" t="s">
         <v>89</v>
       </c>
       <c r="K197" t="s">
         <v>32</v>
       </c>
       <c r="L197" t="s">
         <v>51</v>
       </c>
       <c r="M197">
         <v>759650720000</v>
       </c>
       <c r="N197">
         <v>759650720000</v>
       </c>
       <c r="O197">
         <v>759650720000</v>
       </c>
       <c r="P197">
         <v>759650720000</v>
       </c>
       <c r="T197" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="U197" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="198" spans="1:22">
       <c r="A198" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B198">
         <v>60545477</v>
       </c>
       <c r="C198" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="D198" t="s">
         <v>25</v>
       </c>
       <c r="E198" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="F198" t="s">
         <v>27</v>
       </c>
       <c r="G198" t="s">
         <v>28</v>
       </c>
       <c r="H198" t="s">
         <v>162</v>
       </c>
       <c r="I198" t="s">
         <v>269</v>
       </c>
       <c r="J198" t="s">
         <v>89</v>
       </c>
       <c r="K198" t="s">
         <v>32</v>
       </c>
       <c r="L198" t="s">
         <v>51</v>
       </c>
       <c r="M198">
         <v>730333104000</v>
       </c>
       <c r="N198">
         <v>728211466000</v>
       </c>
       <c r="O198">
         <v>728211466000</v>
       </c>
       <c r="P198">
         <v>728211466000</v>
       </c>
       <c r="T198" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="U198" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="199" spans="1:22">
       <c r="A199" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="B199">
         <v>61184038</v>
       </c>
       <c r="C199" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="D199" t="s">
         <v>25</v>
       </c>
       <c r="E199" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="F199" t="s">
         <v>27</v>
       </c>
       <c r="G199" t="s">
         <v>39</v>
       </c>
       <c r="H199" t="s">
         <v>430</v>
       </c>
       <c r="I199" t="s">
         <v>431</v>
       </c>
       <c r="J199" t="s">
         <v>432</v>
       </c>
       <c r="K199" t="s">
         <v>32</v>
       </c>
       <c r="L199" t="s">
         <v>51</v>
       </c>
       <c r="M199">
         <v>51000000000</v>
       </c>
       <c r="N199">
         <v>50999988664.24</v>
       </c>
       <c r="O199">
         <v>50999988664.24</v>
       </c>
       <c r="T199" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="U199" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="200" spans="1:22">
       <c r="A200" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="B200">
         <v>60958577</v>
       </c>
       <c r="C200" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="D200" t="s">
         <v>25</v>
       </c>
       <c r="E200" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="F200" t="s">
         <v>27</v>
       </c>
       <c r="G200" t="s">
         <v>28</v>
       </c>
       <c r="H200" t="s">
         <v>502</v>
       </c>
       <c r="I200" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="J200" t="s">
         <v>89</v>
       </c>
       <c r="K200" t="s">
         <v>32</v>
       </c>
       <c r="L200" t="s">
         <v>51</v>
       </c>
       <c r="M200">
         <v>501639365000</v>
       </c>
       <c r="N200">
         <v>501639365000</v>
       </c>
       <c r="O200">
         <v>501639365000</v>
       </c>
       <c r="P200">
         <v>501639365000</v>
       </c>
       <c r="T200" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="U200" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="201" spans="1:22">
       <c r="A201" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="B201">
         <v>60304702</v>
       </c>
       <c r="C201" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D201" t="s">
         <v>25</v>
       </c>
       <c r="E201" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="F201" t="s">
         <v>27</v>
       </c>
       <c r="G201" t="s">
         <v>28</v>
       </c>
       <c r="H201" t="s">
         <v>102</v>
       </c>
       <c r="I201" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="J201" t="s">
         <v>454</v>
       </c>
       <c r="K201" t="s">
         <v>32</v>
       </c>
       <c r="L201" t="s">
         <v>51</v>
       </c>
       <c r="M201">
         <v>28441430000</v>
       </c>
       <c r="N201">
         <v>28441430000</v>
       </c>
       <c r="O201">
         <v>28441430000</v>
       </c>
       <c r="T201" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="U201" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="202" spans="1:22">
       <c r="A202" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="B202">
         <v>60955173</v>
       </c>
       <c r="C202" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="D202" t="s">
         <v>25</v>
       </c>
       <c r="E202" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F202" t="s">
         <v>27</v>
       </c>
       <c r="G202" t="s">
         <v>28</v>
       </c>
       <c r="H202" t="s">
         <v>357</v>
       </c>
       <c r="I202" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="J202" t="s">
         <v>89</v>
       </c>
       <c r="K202" t="s">
         <v>32</v>
       </c>
       <c r="L202" t="s">
         <v>51</v>
       </c>
       <c r="M202">
         <v>1180305735000</v>
       </c>
       <c r="N202">
         <v>1180305735000</v>
       </c>
       <c r="O202">
         <v>1180305735000</v>
       </c>
       <c r="P202">
         <v>1180305735000</v>
       </c>
       <c r="Q202">
         <v>1180305735000</v>
       </c>
       <c r="R202">
         <v>1180305735000</v>
       </c>
       <c r="S202" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="T202" t="s">
         <v>532</v>
       </c>
       <c r="U202" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="203" spans="1:22">
       <c r="A203" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B203">
         <v>60541754</v>
       </c>
       <c r="C203" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="D203" t="s">
         <v>25</v>
       </c>
       <c r="E203" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="F203" t="s">
         <v>27</v>
       </c>
       <c r="G203" t="s">
         <v>28</v>
       </c>
       <c r="H203" t="s">
         <v>610</v>
       </c>
       <c r="I203" t="s">
         <v>611</v>
       </c>
       <c r="J203" t="s">
         <v>89</v>
       </c>
       <c r="K203" t="s">
         <v>32</v>
       </c>
       <c r="L203" t="s">
         <v>51</v>
       </c>
       <c r="M203">
         <v>740559270000</v>
       </c>
       <c r="N203">
         <v>740559270000</v>
       </c>
       <c r="O203">
         <v>740559270000</v>
       </c>
       <c r="P203">
         <v>740559270000</v>
       </c>
       <c r="T203" t="s">
-        <v>866</v>
+        <v>1008</v>
       </c>
       <c r="U203" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="204" spans="1:22">
       <c r="A204" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="B204">
         <v>61038774</v>
       </c>
       <c r="C204" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="D204" t="s">
         <v>25</v>
       </c>
       <c r="E204" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="F204" t="s">
         <v>27</v>
       </c>
       <c r="G204" t="s">
         <v>28</v>
       </c>
       <c r="H204" t="s">
         <v>430</v>
       </c>
       <c r="I204" t="s">
         <v>431</v>
       </c>
       <c r="J204" t="s">
         <v>89</v>
       </c>
       <c r="K204" t="s">
         <v>32</v>
       </c>
       <c r="L204" t="s">
         <v>51</v>
       </c>
       <c r="M204">
         <v>832657480000</v>
       </c>
       <c r="N204">
         <v>832657480000</v>
       </c>
       <c r="O204">
         <v>832657480000</v>
       </c>
       <c r="P204">
         <v>832657480000</v>
       </c>
       <c r="T204" t="s">
-        <v>866</v>
+        <v>1008</v>
       </c>
       <c r="U204" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="205" spans="1:22">
       <c r="A205" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="B205">
         <v>60937970</v>
       </c>
       <c r="C205" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="D205" t="s">
         <v>25</v>
       </c>
       <c r="E205" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="F205" t="s">
         <v>27</v>
       </c>
       <c r="G205" t="s">
         <v>28</v>
       </c>
       <c r="H205" t="s">
         <v>258</v>
       </c>
       <c r="I205" t="s">
         <v>259</v>
       </c>
       <c r="J205" t="s">
         <v>260</v>
       </c>
       <c r="K205" t="s">
         <v>32</v>
       </c>
       <c r="L205" t="s">
         <v>51</v>
       </c>
       <c r="M205">
         <v>258544975000</v>
       </c>
       <c r="N205">
         <v>258544974998.97</v>
       </c>
       <c r="O205">
         <v>258544974998.97</v>
       </c>
       <c r="P205">
         <v>258544974998.97</v>
       </c>
       <c r="Q205">
         <v>258544974998.97</v>
       </c>
       <c r="R205">
         <v>258544974998.97</v>
       </c>
       <c r="S205" t="s">
         <v>537</v>
       </c>
       <c r="T205" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="U205" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="206" spans="1:22">
       <c r="A206" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="B206">
         <v>12345678911</v>
       </c>
       <c r="C206" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="D206" t="s">
         <v>25</v>
       </c>
       <c r="E206" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="F206" t="s">
         <v>27</v>
       </c>
       <c r="G206" t="s">
         <v>28</v>
       </c>
       <c r="H206" t="s">
         <v>357</v>
       </c>
       <c r="I206" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="J206" t="s">
         <v>89</v>
       </c>
       <c r="K206" t="s">
         <v>32</v>
       </c>
       <c r="L206" t="s">
         <v>51</v>
       </c>
       <c r="M206">
         <v>952445570000</v>
       </c>
       <c r="N206">
         <v>952445570000</v>
       </c>
       <c r="O206">
         <v>952445570000</v>
       </c>
       <c r="P206">
         <v>952445570000</v>
       </c>
       <c r="T206" t="s">
-        <v>606</v>
+        <v>1019</v>
       </c>
       <c r="U206" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="207" spans="1:22">
       <c r="A207" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="B207">
         <v>60955182</v>
       </c>
       <c r="C207" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="D207" t="s">
         <v>25</v>
       </c>
       <c r="E207" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="F207" t="s">
         <v>27</v>
       </c>
       <c r="G207" t="s">
         <v>28</v>
       </c>
       <c r="H207" t="s">
         <v>87</v>
       </c>
       <c r="I207" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="J207" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="K207" t="s">
         <v>32</v>
       </c>
       <c r="L207" t="s">
         <v>51</v>
       </c>
       <c r="M207">
         <v>79200000000</v>
       </c>
       <c r="N207">
         <v>79199999862.59</v>
       </c>
       <c r="O207">
         <v>79199999862.59</v>
       </c>
       <c r="Q207">
         <v>79199999862.59</v>
       </c>
       <c r="R207">
         <v>79199999862.59</v>
       </c>
       <c r="S207" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="T207" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="U207" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:22">
       <c r="A208" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="B208">
         <v>60964101</v>
       </c>
       <c r="C208" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="D208" t="s">
         <v>25</v>
       </c>
       <c r="E208" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="F208" t="s">
         <v>27</v>
       </c>
       <c r="G208" t="s">
         <v>28</v>
       </c>
       <c r="H208" t="s">
         <v>436</v>
       </c>
       <c r="I208" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="J208" t="s">
         <v>89</v>
       </c>
       <c r="K208" t="s">
         <v>32</v>
       </c>
       <c r="L208" t="s">
         <v>51</v>
       </c>
       <c r="M208">
         <v>1334860355000</v>
       </c>
       <c r="N208">
         <v>1334850355758.9</v>
       </c>
       <c r="O208">
         <v>1334850355758.9</v>
       </c>
       <c r="P208">
         <v>1334850355758.9</v>
       </c>
       <c r="T208" t="s">
-        <v>606</v>
+        <v>1019</v>
       </c>
       <c r="U208" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="209" spans="1:22">
       <c r="A209" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="B209">
         <v>60892603</v>
       </c>
       <c r="C209" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="D209" t="s">
         <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>26</v>
       </c>
       <c r="F209" t="s">
         <v>27</v>
       </c>
       <c r="G209" t="s">
         <v>28</v>
       </c>
       <c r="H209" t="s">
         <v>29</v>
       </c>
       <c r="I209" t="s">
         <v>30</v>
       </c>
       <c r="J209" t="s">
         <v>31</v>
       </c>
       <c r="K209" t="s">
         <v>32</v>
       </c>
       <c r="L209" t="s">
         <v>51</v>
       </c>
       <c r="M209">
         <v>15000000000</v>
       </c>
       <c r="N209">
         <v>14745150410.05</v>
       </c>
       <c r="Q209">
         <v>14745150410.05</v>
       </c>
       <c r="R209">
         <v>14745150410.05</v>
       </c>
       <c r="S209" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="T209" t="s">
         <v>520</v>
       </c>
       <c r="U209" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:22">
       <c r="A210" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="B210">
         <v>60964110</v>
       </c>
       <c r="C210" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="D210" t="s">
         <v>25</v>
       </c>
       <c r="E210" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="F210" t="s">
         <v>27</v>
       </c>
       <c r="G210" t="s">
         <v>28</v>
       </c>
       <c r="H210" t="s">
         <v>215</v>
       </c>
       <c r="I210" t="s">
         <v>216</v>
       </c>
       <c r="J210" t="s">
         <v>89</v>
       </c>
       <c r="K210" t="s">
         <v>32</v>
       </c>
       <c r="L210" t="s">
         <v>51</v>
       </c>
       <c r="M210">
         <v>545745160000</v>
       </c>
       <c r="N210">
         <v>545745160000</v>
       </c>
       <c r="O210">
         <v>545745160000</v>
       </c>
       <c r="P210">
         <v>545745160000</v>
       </c>
       <c r="Q210">
         <v>545745160000</v>
       </c>
       <c r="R210">
         <v>545745160000</v>
       </c>
       <c r="S210" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="T210" t="s">
         <v>158</v>
       </c>
       <c r="U210" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="211" spans="1:22">
       <c r="A211" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="B211">
         <v>60987038</v>
       </c>
       <c r="C211" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="D211" t="s">
         <v>25</v>
       </c>
       <c r="E211" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F211" t="s">
         <v>27</v>
       </c>
       <c r="G211" t="s">
         <v>28</v>
       </c>
       <c r="H211" t="s">
         <v>275</v>
       </c>
       <c r="I211" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="J211" t="s">
         <v>277</v>
       </c>
       <c r="K211" t="s">
         <v>32</v>
       </c>
       <c r="L211" t="s">
         <v>51</v>
       </c>
       <c r="M211">
         <v>250824710000</v>
       </c>
       <c r="N211">
         <v>250756718409.13</v>
       </c>
       <c r="O211">
         <v>250756718409.13</v>
       </c>
       <c r="P211">
         <v>250756718409.13</v>
       </c>
       <c r="T211" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="U211" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="212" spans="1:22">
       <c r="A212" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="B212">
         <v>60279987</v>
       </c>
       <c r="C212" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="D212" t="s">
         <v>25</v>
       </c>
       <c r="E212" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="F212" t="s">
         <v>27</v>
       </c>
       <c r="G212" t="s">
         <v>28</v>
       </c>
       <c r="H212" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I212" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="J212" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K212" t="s">
         <v>32</v>
       </c>
       <c r="L212" t="s">
         <v>51</v>
       </c>
       <c r="M212">
         <v>47307358000</v>
       </c>
       <c r="N212">
         <v>47307358000</v>
       </c>
       <c r="O212">
         <v>47307358000</v>
       </c>
       <c r="Q212">
         <v>47307358000</v>
       </c>
       <c r="R212">
         <v>47307358000</v>
       </c>
       <c r="S212" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="T212" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="U212" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="213" spans="1:22">
       <c r="A213" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="B213">
         <v>60512124</v>
       </c>
       <c r="C213" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="D213" t="s">
         <v>25</v>
       </c>
       <c r="E213" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="F213" t="s">
         <v>27</v>
       </c>
       <c r="G213" t="s">
         <v>28</v>
       </c>
       <c r="H213" t="s">
         <v>29</v>
       </c>
       <c r="I213" t="s">
         <v>30</v>
       </c>
       <c r="J213" t="s">
         <v>31</v>
       </c>
       <c r="K213" t="s">
         <v>32</v>
       </c>
       <c r="L213" t="s">
         <v>51</v>
       </c>
       <c r="M213">
         <v>45391848000</v>
       </c>
       <c r="N213">
         <v>38548374136.62</v>
       </c>
       <c r="O213">
         <v>38548374136.62</v>
       </c>
       <c r="Q213">
         <v>38548374136.62</v>
       </c>
       <c r="R213">
         <v>38548374136.62</v>
       </c>
       <c r="S213" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="T213" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="U213" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="214" spans="1:22">
       <c r="A214" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="B214">
         <v>60955174</v>
       </c>
       <c r="C214" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="D214" t="s">
         <v>25</v>
       </c>
       <c r="E214" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="F214" t="s">
         <v>27</v>
       </c>
       <c r="G214" t="s">
         <v>28</v>
       </c>
       <c r="H214" t="s">
         <v>357</v>
       </c>
       <c r="I214" t="s">
         <v>561</v>
       </c>
       <c r="J214" t="s">
         <v>89</v>
       </c>
       <c r="K214" t="s">
         <v>32</v>
       </c>
       <c r="L214" t="s">
         <v>51</v>
       </c>
       <c r="M214">
         <v>1212533565000</v>
       </c>
       <c r="N214">
         <v>1212533565000</v>
       </c>
       <c r="O214">
         <v>1212533565000</v>
       </c>
       <c r="P214">
         <v>1212533565000</v>
       </c>
       <c r="Q214">
         <v>1212533565000</v>
       </c>
       <c r="R214">
         <v>1212533565000</v>
       </c>
       <c r="S214" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="T214" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="U214" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="215" spans="1:22">
       <c r="A215" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="B215">
         <v>60955175</v>
       </c>
       <c r="C215" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="D215" t="s">
         <v>25</v>
       </c>
       <c r="E215" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="F215" t="s">
         <v>27</v>
       </c>
       <c r="G215" t="s">
         <v>28</v>
       </c>
       <c r="H215" t="s">
         <v>357</v>
       </c>
       <c r="I215" t="s">
         <v>561</v>
       </c>
       <c r="J215" t="s">
         <v>89</v>
       </c>
       <c r="K215" t="s">
         <v>32</v>
       </c>
       <c r="L215" t="s">
         <v>51</v>
       </c>
       <c r="M215">
         <v>1229346010000</v>
       </c>
       <c r="N215">
         <v>1229346010000</v>
       </c>
       <c r="O215">
         <v>1229346010000</v>
       </c>
       <c r="P215">
         <v>1229346010000</v>
       </c>
       <c r="Q215">
         <v>1229346010000</v>
       </c>
       <c r="R215">
         <v>1229346010000</v>
       </c>
       <c r="S215" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="T215" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="U215" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="216" spans="1:22">
       <c r="A216" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="B216">
         <v>60987074</v>
       </c>
       <c r="C216" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="D216" t="s">
         <v>25</v>
       </c>
       <c r="E216" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="F216" t="s">
         <v>27</v>
       </c>
       <c r="G216" t="s">
         <v>28</v>
       </c>
       <c r="H216" t="s">
         <v>102</v>
       </c>
       <c r="I216" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="J216" t="s">
         <v>50</v>
       </c>
       <c r="K216" t="s">
         <v>32</v>
       </c>
       <c r="L216" t="s">
         <v>51</v>
       </c>
       <c r="M216">
         <v>240254160000</v>
       </c>
       <c r="N216">
         <v>240254160000</v>
       </c>
       <c r="O216">
         <v>240254160000</v>
       </c>
       <c r="P216">
         <v>240254160000</v>
       </c>
       <c r="T216" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="U216" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="217" spans="1:22">
       <c r="A217" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="B217">
         <v>60987039</v>
       </c>
       <c r="C217" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="D217" t="s">
         <v>25</v>
       </c>
       <c r="E217" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="F217" t="s">
         <v>27</v>
       </c>
       <c r="G217" t="s">
         <v>28</v>
       </c>
       <c r="H217" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I217" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="J217" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K217" t="s">
         <v>32</v>
       </c>
       <c r="L217" t="s">
         <v>51</v>
       </c>
       <c r="M217">
         <v>250429885000</v>
       </c>
       <c r="N217">
         <v>250429885000</v>
       </c>
       <c r="O217">
         <v>250429885000</v>
       </c>
       <c r="P217">
         <v>250429885000</v>
       </c>
       <c r="Q217">
         <v>250429885000</v>
       </c>
       <c r="R217">
         <v>250429885000</v>
       </c>
       <c r="S217" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="T217" t="s">
         <v>189</v>
       </c>
       <c r="U217" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="218" spans="1:22">
       <c r="A218" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="B218">
         <v>60528104</v>
       </c>
       <c r="C218" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="D218" t="s">
         <v>25</v>
       </c>
       <c r="E218" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="F218" t="s">
         <v>27</v>
       </c>
       <c r="G218" t="s">
         <v>28</v>
       </c>
       <c r="H218" t="s">
         <v>655</v>
       </c>
       <c r="I218" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="J218" t="s">
         <v>89</v>
       </c>
       <c r="K218" t="s">
         <v>32</v>
       </c>
       <c r="L218" t="s">
         <v>51</v>
       </c>
       <c r="M218">
         <v>472461412000</v>
       </c>
       <c r="N218">
         <v>472461412000</v>
       </c>
       <c r="O218">
         <v>472461412000</v>
       </c>
       <c r="P218">
         <v>472461412000</v>
       </c>
       <c r="T218" t="s">
-        <v>538</v>
+        <v>1065</v>
       </c>
       <c r="U218" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="219" spans="1:22">
       <c r="A219" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="B219">
         <v>60541756</v>
       </c>
       <c r="C219" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="D219" t="s">
         <v>25</v>
       </c>
       <c r="E219" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="F219" t="s">
         <v>27</v>
       </c>
       <c r="G219" t="s">
         <v>28</v>
       </c>
       <c r="H219" t="s">
         <v>444</v>
       </c>
       <c r="I219" t="s">
         <v>445</v>
       </c>
       <c r="J219" t="s">
         <v>305</v>
       </c>
       <c r="K219" t="s">
         <v>32</v>
       </c>
       <c r="L219" t="s">
         <v>51</v>
       </c>
       <c r="M219">
         <v>239445195000</v>
       </c>
       <c r="N219">
         <v>239445195000</v>
       </c>
       <c r="O219">
         <v>239445195000</v>
       </c>
       <c r="P219">
         <v>239445195000</v>
       </c>
       <c r="T219" t="s">
-        <v>602</v>
+        <v>1069</v>
       </c>
       <c r="U219" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="220" spans="1:22">
       <c r="A220" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="B220">
         <v>61914224</v>
       </c>
       <c r="C220" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="D220" t="s">
         <v>25</v>
       </c>
       <c r="E220" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="F220" t="s">
         <v>27</v>
       </c>
       <c r="G220" t="s">
         <v>101</v>
       </c>
       <c r="H220" t="s">
         <v>436</v>
       </c>
       <c r="I220" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="J220" t="s">
         <v>438</v>
       </c>
       <c r="K220" t="s">
         <v>32</v>
       </c>
       <c r="L220" t="s">
         <v>613</v>
       </c>
       <c r="M220">
         <v>51000000000</v>
       </c>
       <c r="N220">
         <v>51000000000</v>
       </c>
       <c r="O220">
         <v>51000000000</v>
       </c>
+      <c r="Q220">
+        <v>51000000000</v>
+      </c>
+      <c r="R220">
+        <v>51000000000</v>
+      </c>
+      <c r="S220" t="s">
+        <v>1074</v>
+      </c>
       <c r="T220" t="s">
-        <v>222</v>
+        <v>1075</v>
       </c>
       <c r="U220" t="s">
-        <v>279</v>
+        <v>54</v>
       </c>
     </row>
     <row r="221" spans="1:22">
       <c r="A221" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="B221">
         <v>61381959</v>
       </c>
       <c r="C221" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="D221" t="s">
         <v>25</v>
       </c>
       <c r="E221" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="F221" t="s">
         <v>27</v>
       </c>
       <c r="G221" t="s">
         <v>28</v>
       </c>
       <c r="H221" t="s">
         <v>357</v>
       </c>
       <c r="I221" t="s">
         <v>561</v>
       </c>
       <c r="J221" t="s">
         <v>359</v>
       </c>
       <c r="K221" t="s">
         <v>32</v>
       </c>
       <c r="L221" t="s">
         <v>51</v>
       </c>
       <c r="M221">
         <v>12000000000</v>
       </c>
       <c r="N221">
         <v>12000000000</v>
       </c>
       <c r="Q221">
         <v>12000000000</v>
       </c>
       <c r="R221">
         <v>12000000000</v>
       </c>
       <c r="S221" t="s">
         <v>318</v>
       </c>
       <c r="T221" t="s">
         <v>524</v>
       </c>
       <c r="U221" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="222" spans="1:22">
       <c r="A222" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="B222">
         <v>61062531</v>
       </c>
       <c r="C222" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="D222" t="s">
         <v>225</v>
       </c>
       <c r="E222" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="F222" t="s">
         <v>27</v>
       </c>
       <c r="G222" t="s">
         <v>101</v>
       </c>
       <c r="H222" t="s">
         <v>357</v>
       </c>
       <c r="I222" t="s">
         <v>358</v>
       </c>
       <c r="J222" t="s">
         <v>359</v>
       </c>
       <c r="K222" t="s">
         <v>32</v>
       </c>
       <c r="L222" t="s">
         <v>51</v>
       </c>
       <c r="M222">
         <v>82000000000</v>
       </c>
       <c r="N222">
         <v>82000000000</v>
       </c>
       <c r="O222">
         <v>82000000000</v>
       </c>
       <c r="Q222">
         <v>82000000000</v>
       </c>
       <c r="R222">
         <v>82000000000</v>
       </c>
       <c r="S222" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="T222" t="s">
         <v>572</v>
       </c>
       <c r="U222" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="223" spans="1:22">
       <c r="A223" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="B223">
         <v>60964109</v>
       </c>
       <c r="C223" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="D223" t="s">
         <v>25</v>
       </c>
       <c r="E223" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="F223" t="s">
         <v>27</v>
       </c>
       <c r="G223" t="s">
         <v>28</v>
       </c>
       <c r="H223" t="s">
         <v>430</v>
       </c>
       <c r="I223" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J223" t="s">
         <v>89</v>
       </c>
       <c r="K223" t="s">
         <v>32</v>
       </c>
       <c r="L223" t="s">
         <v>51</v>
       </c>
       <c r="M223">
         <v>768731540000</v>
       </c>
       <c r="N223">
         <v>768731539950.56</v>
       </c>
       <c r="O223">
         <v>768731539950.56</v>
       </c>
       <c r="P223">
         <v>768731539950.56</v>
       </c>
       <c r="T223" t="s">
-        <v>301</v>
+        <v>1086</v>
       </c>
       <c r="U223" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="224" spans="1:22">
       <c r="A224" t="s">
-        <v>1077</v>
+        <v>1087</v>
       </c>
       <c r="B224">
         <v>60987063</v>
       </c>
       <c r="C224" t="s">
-        <v>1078</v>
+        <v>1088</v>
       </c>
       <c r="D224" t="s">
         <v>25</v>
       </c>
       <c r="E224" t="s">
-        <v>1079</v>
+        <v>1089</v>
       </c>
       <c r="F224" t="s">
         <v>27</v>
       </c>
       <c r="G224" t="s">
         <v>28</v>
       </c>
       <c r="H224" t="s">
         <v>172</v>
       </c>
       <c r="I224" t="s">
         <v>173</v>
       </c>
       <c r="J224" t="s">
         <v>89</v>
       </c>
       <c r="K224" t="s">
         <v>32</v>
       </c>
       <c r="L224" t="s">
         <v>51</v>
       </c>
       <c r="M224">
         <v>504817195000</v>
       </c>
       <c r="N224">
         <v>504817195000</v>
       </c>
       <c r="O224">
         <v>504817195000</v>
       </c>
       <c r="P224">
         <v>504817195000</v>
       </c>
       <c r="T224" t="s">
-        <v>301</v>
+        <v>1086</v>
       </c>
       <c r="U224" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="225" spans="1:22">
       <c r="A225" t="s">
-        <v>1080</v>
+        <v>1090</v>
       </c>
       <c r="B225">
         <v>60528111</v>
       </c>
       <c r="C225" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="D225" t="s">
         <v>25</v>
       </c>
       <c r="E225" t="s">
-        <v>1082</v>
+        <v>1092</v>
       </c>
       <c r="F225" t="s">
         <v>27</v>
       </c>
       <c r="G225" t="s">
         <v>28</v>
       </c>
       <c r="H225" t="s">
         <v>510</v>
       </c>
       <c r="I225" t="s">
         <v>511</v>
       </c>
       <c r="J225" t="s">
         <v>89</v>
       </c>
       <c r="K225" t="s">
         <v>32</v>
       </c>
       <c r="L225" t="s">
         <v>51</v>
       </c>
       <c r="M225">
         <v>676284738000</v>
       </c>
       <c r="N225">
         <v>676275354195.15</v>
       </c>
       <c r="O225">
         <v>676275354195.15</v>
       </c>
       <c r="P225">
         <v>676275354195.15</v>
       </c>
       <c r="T225" t="s">
-        <v>417</v>
+        <v>1093</v>
       </c>
       <c r="U225" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="226" spans="1:22">
       <c r="A226" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="B226">
         <v>60534254</v>
       </c>
       <c r="C226" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="D226" t="s">
         <v>25</v>
       </c>
       <c r="E226" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
       <c r="F226" t="s">
         <v>27</v>
       </c>
       <c r="G226" t="s">
         <v>28</v>
       </c>
       <c r="H226" t="s">
         <v>351</v>
       </c>
       <c r="I226" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="J226" t="s">
         <v>353</v>
       </c>
       <c r="K226" t="s">
         <v>32</v>
       </c>
       <c r="L226" t="s">
         <v>51</v>
       </c>
       <c r="M226">
         <v>248260250000</v>
       </c>
       <c r="N226">
         <v>247586257709.55</v>
       </c>
       <c r="O226">
         <v>247586257709.55</v>
       </c>
       <c r="P226">
         <v>247586257709.55</v>
       </c>
       <c r="Q226">
         <v>247586257709.55</v>
       </c>
       <c r="R226">
         <v>247586257709.55</v>
       </c>
       <c r="S226" t="s">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="T226" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="U226" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="227" spans="1:22">
       <c r="A227" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
       <c r="B227">
         <v>62993023</v>
       </c>
       <c r="C227" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="D227" t="s">
         <v>25</v>
       </c>
       <c r="E227" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="F227" t="s">
         <v>27</v>
       </c>
       <c r="G227" t="s">
         <v>28</v>
       </c>
       <c r="H227" t="s">
         <v>227</v>
       </c>
       <c r="I227" t="s">
         <v>228</v>
       </c>
       <c r="J227" t="s">
         <v>89</v>
       </c>
       <c r="K227" t="s">
         <v>32</v>
       </c>
       <c r="L227" t="s">
         <v>613</v>
       </c>
       <c r="M227">
         <v>825066951000</v>
       </c>
       <c r="T227" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="U227" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="228" spans="1:22">
       <c r="A228" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>1092</v>
+        <v>1102</v>
+      </c>
+      <c r="B228">
+        <v>66736016</v>
       </c>
       <c r="C228" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
       <c r="D228" t="s">
         <v>25</v>
       </c>
       <c r="E228" t="s">
-        <v>1094</v>
+        <v>1104</v>
       </c>
       <c r="F228" t="s">
         <v>27</v>
       </c>
       <c r="G228" t="s">
         <v>28</v>
       </c>
       <c r="H228" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I228" t="s">
-        <v>1095</v>
+        <v>1105</v>
       </c>
       <c r="J228" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K228" t="s">
         <v>32</v>
       </c>
       <c r="L228" t="s">
         <v>613</v>
       </c>
       <c r="M228">
         <v>28104555000</v>
       </c>
+      <c r="N228">
+        <v>28104555000</v>
+      </c>
+      <c r="O228">
+        <v>28104555000</v>
+      </c>
       <c r="T228" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="U228" t="s">
-        <v>35</v>
+        <v>307</v>
       </c>
     </row>
     <row r="229" spans="1:22">
       <c r="A229" t="s">
-        <v>1096</v>
+        <v>1106</v>
       </c>
       <c r="B229">
         <v>61643238</v>
       </c>
       <c r="C229" t="s">
-        <v>1097</v>
+        <v>1107</v>
       </c>
       <c r="D229" t="s">
         <v>25</v>
       </c>
       <c r="E229" t="s">
-        <v>1098</v>
+        <v>1108</v>
       </c>
       <c r="F229" t="s">
         <v>27</v>
       </c>
       <c r="G229" t="s">
         <v>28</v>
       </c>
       <c r="H229" t="s">
         <v>29</v>
       </c>
       <c r="I229" t="s">
         <v>30</v>
       </c>
       <c r="J229" t="s">
         <v>31</v>
       </c>
       <c r="K229" t="s">
         <v>32</v>
       </c>
       <c r="L229" t="s">
         <v>51</v>
       </c>
       <c r="M229">
         <v>263962330000</v>
       </c>
       <c r="T229" t="s">
-        <v>332</v>
+        <v>1109</v>
       </c>
       <c r="U229" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="230" spans="1:22">
       <c r="A230" t="s">
-        <v>1099</v>
+        <v>1110</v>
       </c>
       <c r="B230">
-        <v>61411818</v>
+        <v>65340862</v>
       </c>
       <c r="C230" t="s">
-        <v>1100</v>
+        <v>1111</v>
       </c>
       <c r="D230" t="s">
         <v>25</v>
       </c>
       <c r="E230" t="s">
-        <v>1101</v>
+        <v>858</v>
       </c>
       <c r="F230" t="s">
         <v>27</v>
       </c>
       <c r="G230" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="H230" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="I230" t="s">
-        <v>30</v>
+        <v>1112</v>
       </c>
       <c r="J230" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="K230" t="s">
         <v>32</v>
       </c>
       <c r="L230" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="M230">
-        <v>325000000000</v>
+        <v>680144336000</v>
       </c>
       <c r="T230" t="s">
-        <v>332</v>
+        <v>538</v>
       </c>
       <c r="U230" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="231" spans="1:22">
       <c r="A231" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="B231">
-        <v>65340862</v>
+        <v>2345678</v>
       </c>
       <c r="C231" t="s">
-        <v>1103</v>
+        <v>1114</v>
       </c>
       <c r="D231" t="s">
         <v>25</v>
       </c>
       <c r="E231" t="s">
-        <v>857</v>
+        <v>1115</v>
       </c>
       <c r="F231" t="s">
         <v>27</v>
       </c>
       <c r="G231" t="s">
         <v>28</v>
       </c>
       <c r="H231" t="s">
-        <v>180</v>
+        <v>467</v>
       </c>
       <c r="I231" t="s">
-        <v>1104</v>
+        <v>473</v>
       </c>
       <c r="J231" t="s">
-        <v>89</v>
+        <v>299</v>
       </c>
       <c r="K231" t="s">
         <v>32</v>
       </c>
       <c r="L231" t="s">
         <v>613</v>
       </c>
       <c r="M231">
-        <v>680144336000</v>
+        <v>30000000</v>
       </c>
       <c r="T231" t="s">
-        <v>343</v>
+        <v>602</v>
       </c>
       <c r="U231" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="232" spans="1:22">
       <c r="A232" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="B232">
-        <v>12345678</v>
+        <v>87654321</v>
       </c>
       <c r="C232" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
       <c r="D232" t="s">
         <v>25</v>
       </c>
       <c r="E232" t="s">
-        <v>1107</v>
+        <v>1118</v>
       </c>
       <c r="F232" t="s">
         <v>27</v>
       </c>
       <c r="G232" t="s">
         <v>28</v>
       </c>
       <c r="H232" t="s">
         <v>467</v>
       </c>
       <c r="I232" t="s">
         <v>473</v>
       </c>
       <c r="J232" t="s">
         <v>299</v>
       </c>
       <c r="K232" t="s">
         <v>32</v>
       </c>
       <c r="L232" t="s">
-        <v>613</v>
+        <v>33</v>
       </c>
       <c r="M232">
-        <v>30000000</v>
+        <v>49800000000</v>
       </c>
       <c r="T232" t="s">
-        <v>238</v>
+        <v>602</v>
       </c>
       <c r="U232" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="233" spans="1:22">
       <c r="A233" t="s">
-        <v>1108</v>
+        <v>1119</v>
       </c>
       <c r="B233">
-        <v>87654321</v>
+        <v>63673602</v>
       </c>
       <c r="C233" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
       <c r="D233" t="s">
         <v>25</v>
       </c>
       <c r="E233" t="s">
-        <v>1110</v>
+        <v>609</v>
       </c>
       <c r="F233" t="s">
         <v>27</v>
       </c>
       <c r="G233" t="s">
         <v>28</v>
       </c>
       <c r="H233" t="s">
-        <v>467</v>
+        <v>610</v>
       </c>
       <c r="I233" t="s">
-        <v>473</v>
+        <v>611</v>
       </c>
       <c r="J233" t="s">
-        <v>299</v>
+        <v>612</v>
       </c>
       <c r="K233" t="s">
         <v>32</v>
       </c>
       <c r="L233" t="s">
-        <v>33</v>
+        <v>613</v>
       </c>
       <c r="M233">
-        <v>49800000000</v>
+        <v>62182187000</v>
+      </c>
+      <c r="N233">
+        <v>62182187000</v>
+      </c>
+      <c r="O233">
+        <v>62182187000</v>
       </c>
       <c r="T233" t="s">
-        <v>238</v>
+        <v>301</v>
       </c>
       <c r="U233" t="s">
-        <v>35</v>
+        <v>279</v>
       </c>
     </row>
     <row r="234" spans="1:22">
       <c r="A234" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="B234">
-        <v>63673602</v>
+        <v>65838462222</v>
       </c>
       <c r="C234" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
       <c r="D234" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="E234" t="s">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="F234" t="s">
         <v>27</v>
       </c>
       <c r="G234" t="s">
         <v>28</v>
       </c>
       <c r="H234" t="s">
-        <v>610</v>
+        <v>275</v>
       </c>
       <c r="I234" t="s">
-        <v>611</v>
+        <v>776</v>
       </c>
       <c r="J234" t="s">
-        <v>612</v>
+        <v>277</v>
       </c>
       <c r="K234" t="s">
         <v>32</v>
       </c>
       <c r="L234" t="s">
         <v>613</v>
       </c>
       <c r="M234">
-        <v>62182187000</v>
+        <v>194389150000</v>
       </c>
       <c r="N234">
-        <v>62182187000</v>
+        <v>194389150000</v>
       </c>
       <c r="O234">
-        <v>62182187000</v>
+        <v>194384186141.99</v>
+      </c>
+      <c r="P234">
+        <v>194384186141.99</v>
       </c>
       <c r="T234" t="s">
-        <v>176</v>
+        <v>1123</v>
       </c>
       <c r="U234" t="s">
-        <v>307</v>
+        <v>279</v>
       </c>
     </row>
     <row r="235" spans="1:22">
       <c r="A235" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="B235">
-        <v>65838462</v>
+        <v>1234567</v>
       </c>
       <c r="C235" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="D235" t="s">
         <v>25</v>
       </c>
       <c r="E235" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F235" t="s">
         <v>27</v>
       </c>
       <c r="G235" t="s">
         <v>28</v>
       </c>
       <c r="H235" t="s">
         <v>275</v>
       </c>
       <c r="I235" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="J235" t="s">
         <v>277</v>
       </c>
       <c r="K235" t="s">
         <v>32</v>
       </c>
       <c r="L235" t="s">
         <v>613</v>
       </c>
       <c r="M235">
-        <v>194389150000</v>
+        <v>25000000000</v>
       </c>
       <c r="N235">
-        <v>194389150000</v>
+        <v>24999142380.68</v>
       </c>
       <c r="O235">
-        <v>194389150000</v>
+        <v>24999142380.68</v>
       </c>
       <c r="T235" t="s">
-        <v>962</v>
+        <v>1126</v>
       </c>
       <c r="U235" t="s">
-        <v>1115</v>
+        <v>279</v>
       </c>
     </row>
     <row r="236" spans="1:22">
       <c r="A236" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="B236">
-        <v>65787910</v>
+        <v>66248183</v>
       </c>
       <c r="C236" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
       <c r="D236" t="s">
         <v>25</v>
       </c>
       <c r="E236" t="s">
-        <v>774</v>
+        <v>1129</v>
       </c>
       <c r="F236" t="s">
         <v>27</v>
       </c>
       <c r="G236" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="H236" t="s">
         <v>275</v>
       </c>
       <c r="I236" t="s">
-        <v>775</v>
+        <v>1130</v>
       </c>
       <c r="J236" t="s">
         <v>277</v>
       </c>
       <c r="K236" t="s">
         <v>32</v>
       </c>
       <c r="L236" t="s">
-        <v>613</v>
+        <v>1131</v>
       </c>
       <c r="M236">
-        <v>25000000000</v>
+        <v>285345201000</v>
       </c>
       <c r="N236">
-        <v>24999142380.68</v>
+        <v>285345201000</v>
       </c>
       <c r="O236">
-        <v>24999142380.68</v>
+        <v>285345201000</v>
+      </c>
+      <c r="P236">
+        <v>285345201000</v>
       </c>
       <c r="T236" t="s">
-        <v>557</v>
+        <v>64</v>
       </c>
       <c r="U236" t="s">
-        <v>91</v>
+        <v>279</v>
       </c>
     </row>
     <row r="237" spans="1:22">
       <c r="A237" t="s">
-        <v>1118</v>
+        <v>1132</v>
       </c>
       <c r="B237">
-        <v>66248183</v>
+        <v>66516142</v>
       </c>
       <c r="C237" t="s">
-        <v>1119</v>
+        <v>1133</v>
       </c>
       <c r="D237" t="s">
         <v>25</v>
       </c>
       <c r="E237" t="s">
-        <v>1120</v>
+        <v>1134</v>
       </c>
       <c r="F237" t="s">
         <v>27</v>
       </c>
       <c r="G237" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="H237" t="s">
-        <v>275</v>
+        <v>193</v>
       </c>
       <c r="I237" t="s">
-        <v>1121</v>
+        <v>1135</v>
       </c>
       <c r="J237" t="s">
-        <v>277</v>
+        <v>195</v>
       </c>
       <c r="K237" t="s">
         <v>32</v>
       </c>
       <c r="L237" t="s">
-        <v>1122</v>
+        <v>613</v>
       </c>
       <c r="M237">
-        <v>199000000000</v>
+        <v>16500000000</v>
+      </c>
+      <c r="N237">
+        <v>16499999999.99</v>
+      </c>
+      <c r="O237">
+        <v>16499999999.99</v>
+      </c>
+      <c r="Q237">
+        <v>16499999999.99</v>
+      </c>
+      <c r="R237">
+        <v>16499999999.99</v>
+      </c>
+      <c r="S237" t="s">
+        <v>1136</v>
       </c>
       <c r="T237" t="s">
         <v>686</v>
       </c>
       <c r="U237" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="238" spans="1:22">
       <c r="A238" t="s">
-        <v>1123</v>
+        <v>1137</v>
       </c>
       <c r="B238">
-        <v>66516142</v>
+        <v>66097887</v>
       </c>
       <c r="C238" t="s">
-        <v>1124</v>
+        <v>1138</v>
       </c>
       <c r="D238" t="s">
         <v>25</v>
       </c>
       <c r="E238" t="s">
-        <v>1125</v>
+        <v>1139</v>
       </c>
       <c r="F238" t="s">
         <v>27</v>
       </c>
       <c r="G238" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="H238" t="s">
-        <v>193</v>
+        <v>102</v>
       </c>
       <c r="I238" t="s">
-        <v>1126</v>
+        <v>1140</v>
       </c>
       <c r="J238" t="s">
-        <v>195</v>
+        <v>454</v>
       </c>
       <c r="K238" t="s">
         <v>32</v>
       </c>
       <c r="L238" t="s">
         <v>613</v>
       </c>
       <c r="M238">
-        <v>16500000000</v>
+        <v>3027568000</v>
+      </c>
+      <c r="N238">
+        <v>3027567005.39</v>
       </c>
       <c r="T238" t="s">
-        <v>506</v>
+        <v>1141</v>
       </c>
       <c r="U238" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
     </row>
     <row r="239" spans="1:22">
       <c r="A239" t="s">
-        <v>1127</v>
+        <v>1142</v>
       </c>
       <c r="B239">
-        <v>66097887</v>
+        <v>66097888</v>
       </c>
       <c r="C239" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="D239" t="s">
         <v>25</v>
       </c>
       <c r="E239" t="s">
-        <v>1129</v>
+        <v>1139</v>
       </c>
       <c r="F239" t="s">
         <v>27</v>
       </c>
       <c r="G239" t="s">
         <v>28</v>
       </c>
       <c r="H239" t="s">
         <v>102</v>
       </c>
       <c r="I239" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="J239" t="s">
         <v>454</v>
       </c>
       <c r="K239" t="s">
         <v>32</v>
       </c>
       <c r="L239" t="s">
         <v>613</v>
       </c>
       <c r="M239">
-        <v>3027568000</v>
+        <v>2875524000</v>
       </c>
       <c r="N239">
-        <v>3027567005.39</v>
+        <v>2875523180.9</v>
       </c>
       <c r="T239" t="s">
-        <v>1131</v>
+        <v>520</v>
       </c>
       <c r="U239" t="s">
-        <v>479</v>
+        <v>91</v>
       </c>
     </row>
     <row r="240" spans="1:22">
       <c r="A240" t="s">
-        <v>1132</v>
+        <v>1145</v>
       </c>
       <c r="B240">
-        <v>66097888</v>
+        <v>66785028</v>
       </c>
       <c r="C240" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="D240" t="s">
         <v>25</v>
       </c>
       <c r="E240" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
       <c r="F240" t="s">
         <v>27</v>
       </c>
       <c r="G240" t="s">
         <v>28</v>
       </c>
       <c r="H240" t="s">
-        <v>102</v>
+        <v>180</v>
       </c>
       <c r="I240" t="s">
-        <v>1134</v>
+        <v>1112</v>
       </c>
       <c r="J240" t="s">
-        <v>454</v>
+        <v>89</v>
       </c>
       <c r="K240" t="s">
         <v>32</v>
       </c>
       <c r="L240" t="s">
         <v>613</v>
       </c>
       <c r="M240">
-        <v>2875524000</v>
+        <v>236008595600</v>
       </c>
       <c r="N240">
-        <v>2875523180.9</v>
+        <v>236008593234.36</v>
+      </c>
+      <c r="O240">
+        <v>236008593234.36</v>
       </c>
       <c r="T240" t="s">
-        <v>1135</v>
+        <v>271</v>
       </c>
       <c r="U240" t="s">
-        <v>479</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="241" spans="1:22">
       <c r="A241" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="B241">
         <v>65340862</v>
       </c>
       <c r="C241" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
       <c r="D241" t="s">
         <v>25</v>
       </c>
       <c r="E241" t="s">
-        <v>857</v>
+        <v>1151</v>
       </c>
       <c r="F241" t="s">
         <v>27</v>
       </c>
       <c r="G241" t="s">
         <v>28</v>
       </c>
       <c r="H241" t="s">
         <v>180</v>
       </c>
       <c r="I241" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="J241" t="s">
         <v>89</v>
       </c>
       <c r="K241" t="s">
         <v>32</v>
       </c>
       <c r="L241" t="s">
         <v>613</v>
       </c>
       <c r="M241">
-        <v>680144336000</v>
+        <v>215749462000</v>
+      </c>
+      <c r="N241">
+        <v>215749459979.03</v>
+      </c>
+      <c r="O241">
+        <v>215749445978.45</v>
       </c>
       <c r="T241" t="s">
-        <v>1138</v>
+        <v>538</v>
       </c>
       <c r="U241" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="242" spans="1:22">
+      <c r="A242" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B242">
+        <v>66785026</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D242" t="s">
+        <v>25</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F242" t="s">
+        <v>27</v>
+      </c>
+      <c r="G242" t="s">
+        <v>28</v>
+      </c>
+      <c r="H242" t="s">
+        <v>180</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J242" t="s">
+        <v>89</v>
+      </c>
+      <c r="K242" t="s">
+        <v>32</v>
+      </c>
+      <c r="L242" t="s">
+        <v>613</v>
+      </c>
+      <c r="M242">
+        <v>228386278400</v>
+      </c>
+      <c r="N242">
+        <v>228386275563.99</v>
+      </c>
+      <c r="O242">
+        <v>228386275563.99</v>
+      </c>
+      <c r="T242" t="s">
+        <v>360</v>
+      </c>
+      <c r="U242" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="243" spans="1:22">
+      <c r="A243" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B243">
+        <v>66871242</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D243" t="s">
+        <v>25</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F243" t="s">
+        <v>27</v>
+      </c>
+      <c r="G243" t="s">
+        <v>101</v>
+      </c>
+      <c r="H243" t="s">
+        <v>154</v>
+      </c>
+      <c r="I243" t="s">
+        <v>712</v>
+      </c>
+      <c r="J243" t="s">
+        <v>156</v>
+      </c>
+      <c r="K243" t="s">
+        <v>32</v>
+      </c>
+      <c r="L243" t="s">
+        <v>1131</v>
+      </c>
+      <c r="M243">
+        <v>33800000000</v>
+      </c>
+      <c r="N243">
+        <v>33799999994.75</v>
+      </c>
+      <c r="O243">
+        <v>33799999995.18</v>
+      </c>
+      <c r="T243" t="s">
+        <v>238</v>
+      </c>
+      <c r="U243" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="244" spans="1:22">
+      <c r="A244" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B244">
+        <v>66412075</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D244" t="s">
+        <v>25</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F244" t="s">
+        <v>27</v>
+      </c>
+      <c r="G244" t="s">
+        <v>39</v>
+      </c>
+      <c r="H244" t="s">
+        <v>436</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J244" t="s">
+        <v>438</v>
+      </c>
+      <c r="K244" t="s">
+        <v>32</v>
+      </c>
+      <c r="L244" t="s">
+        <v>613</v>
+      </c>
+      <c r="M244">
+        <v>5300000000</v>
+      </c>
+      <c r="N244">
+        <v>5297603087.8</v>
+      </c>
+      <c r="T244" t="s">
+        <v>293</v>
+      </c>
+      <c r="U244" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="245" spans="1:22">
+      <c r="A245" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B245">
+        <v>66772658</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D245" t="s">
+        <v>25</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F245" t="s">
+        <v>27</v>
+      </c>
+      <c r="G245" t="s">
+        <v>39</v>
+      </c>
+      <c r="H245" t="s">
+        <v>227</v>
+      </c>
+      <c r="I245" t="s">
+        <v>228</v>
+      </c>
+      <c r="J245" t="s">
+        <v>89</v>
+      </c>
+      <c r="K245" t="s">
+        <v>32</v>
+      </c>
+      <c r="L245" t="s">
+        <v>613</v>
+      </c>
+      <c r="M245">
+        <v>224706835000</v>
+      </c>
+      <c r="T245" t="s">
+        <v>293</v>
+      </c>
+      <c r="U245" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="246" spans="1:22">
+      <c r="A246" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B246">
+        <v>66772658</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D246" t="s">
+        <v>25</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F246" t="s">
+        <v>27</v>
+      </c>
+      <c r="G246" t="s">
+        <v>39</v>
+      </c>
+      <c r="H246" t="s">
+        <v>227</v>
+      </c>
+      <c r="I246" t="s">
+        <v>228</v>
+      </c>
+      <c r="J246" t="s">
+        <v>89</v>
+      </c>
+      <c r="K246" t="s">
+        <v>32</v>
+      </c>
+      <c r="L246" t="s">
+        <v>613</v>
+      </c>
+      <c r="M246">
+        <v>3242432432</v>
+      </c>
+      <c r="T246" t="s">
+        <v>293</v>
+      </c>
+      <c r="U246" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="247" spans="1:22">
+      <c r="A247" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B247">
+        <v>66772658</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D247" t="s">
+        <v>25</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F247" t="s">
+        <v>27</v>
+      </c>
+      <c r="G247" t="s">
+        <v>39</v>
+      </c>
+      <c r="H247" t="s">
+        <v>227</v>
+      </c>
+      <c r="I247" t="s">
+        <v>228</v>
+      </c>
+      <c r="J247" t="s">
+        <v>89</v>
+      </c>
+      <c r="K247" t="s">
+        <v>32</v>
+      </c>
+      <c r="L247" t="s">
+        <v>613</v>
+      </c>
+      <c r="M247">
+        <v>12321321321</v>
+      </c>
+      <c r="T247" t="s">
+        <v>293</v>
+      </c>
+      <c r="U247" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="248" spans="1:22">
+      <c r="A248" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B248">
+        <v>66937200</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D248" t="s">
+        <v>25</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F248" t="s">
+        <v>27</v>
+      </c>
+      <c r="G248" t="s">
+        <v>39</v>
+      </c>
+      <c r="H248" t="s">
+        <v>436</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J248" t="s">
+        <v>438</v>
+      </c>
+      <c r="K248" t="s">
+        <v>32</v>
+      </c>
+      <c r="L248" t="s">
+        <v>1131</v>
+      </c>
+      <c r="M248">
+        <v>104071900000</v>
+      </c>
+      <c r="T248" t="s">
+        <v>548</v>
+      </c>
+      <c r="U248" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="249" spans="1:22">
+      <c r="A249" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B249">
+        <v>65787910</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D249" t="s">
+        <v>25</v>
+      </c>
+      <c r="E249" t="s">
+        <v>775</v>
+      </c>
+      <c r="F249" t="s">
+        <v>27</v>
+      </c>
+      <c r="G249" t="s">
+        <v>28</v>
+      </c>
+      <c r="H249" t="s">
+        <v>275</v>
+      </c>
+      <c r="I249" t="s">
+        <v>776</v>
+      </c>
+      <c r="J249" t="s">
+        <v>277</v>
+      </c>
+      <c r="K249" t="s">
+        <v>32</v>
+      </c>
+      <c r="L249" t="s">
+        <v>613</v>
+      </c>
+      <c r="M249">
+        <v>25000000000</v>
+      </c>
+      <c r="T249" t="s">
+        <v>176</v>
+      </c>
+      <c r="U249" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="250" spans="1:22">
+      <c r="A250" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B250">
+        <v>66960873</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D250" t="s">
+        <v>25</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F250" t="s">
+        <v>27</v>
+      </c>
+      <c r="G250" t="s">
+        <v>101</v>
+      </c>
+      <c r="H250" t="s">
+        <v>328</v>
+      </c>
+      <c r="I250" t="s">
+        <v>407</v>
+      </c>
+      <c r="J250" t="s">
+        <v>330</v>
+      </c>
+      <c r="K250" t="s">
+        <v>32</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1131</v>
+      </c>
+      <c r="M250">
+        <v>340043932000</v>
+      </c>
+      <c r="T250" t="s">
+        <v>114</v>
+      </c>
+      <c r="U250" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="251" spans="1:22">
+      <c r="A251" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B251">
+        <v>66975994</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D251" t="s">
+        <v>25</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F251" t="s">
+        <v>27</v>
+      </c>
+      <c r="G251" t="s">
+        <v>101</v>
+      </c>
+      <c r="H251" t="s">
+        <v>180</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J251" t="s">
+        <v>182</v>
+      </c>
+      <c r="K251" t="s">
+        <v>32</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1131</v>
+      </c>
+      <c r="M251">
+        <v>25006376000</v>
+      </c>
+      <c r="N251">
+        <v>25006356852.02</v>
+      </c>
+      <c r="T251" t="s">
+        <v>413</v>
+      </c>
+      <c r="U251" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="252" spans="1:22">
+      <c r="A252" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B252">
+        <v>65838462</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D252" t="s">
+        <v>25</v>
+      </c>
+      <c r="E252" t="s">
+        <v>775</v>
+      </c>
+      <c r="F252" t="s">
+        <v>27</v>
+      </c>
+      <c r="G252" t="s">
+        <v>28</v>
+      </c>
+      <c r="H252" t="s">
+        <v>275</v>
+      </c>
+      <c r="I252" t="s">
+        <v>776</v>
+      </c>
+      <c r="J252" t="s">
+        <v>89</v>
+      </c>
+      <c r="K252" t="s">
+        <v>32</v>
+      </c>
+      <c r="L252" t="s">
+        <v>613</v>
+      </c>
+      <c r="M252">
+        <v>291991004000</v>
+      </c>
+      <c r="N252">
+        <v>291991004000</v>
+      </c>
+      <c r="T252" t="s">
+        <v>965</v>
+      </c>
+      <c r="U252" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="253" spans="1:22">
+      <c r="A253" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B253">
+        <v>66785027</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D253" t="s">
+        <v>225</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F253" t="s">
+        <v>27</v>
+      </c>
+      <c r="G253" t="s">
+        <v>28</v>
+      </c>
+      <c r="H253" t="s">
+        <v>180</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J253" t="s">
+        <v>89</v>
+      </c>
+      <c r="K253" t="s">
+        <v>32</v>
+      </c>
+      <c r="L253" t="s">
+        <v>613</v>
+      </c>
+      <c r="M253">
+        <v>267973077000</v>
+      </c>
+      <c r="T253" t="s">
+        <v>686</v>
+      </c>
+      <c r="U253" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="254" spans="1:22">
+      <c r="A254" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B254">
+        <v>66785028</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D254" t="s">
+        <v>225</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F254" t="s">
+        <v>27</v>
+      </c>
+      <c r="G254" t="s">
+        <v>28</v>
+      </c>
+      <c r="H254" t="s">
+        <v>180</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J254" t="s">
+        <v>89</v>
+      </c>
+      <c r="K254" t="s">
+        <v>32</v>
+      </c>
+      <c r="L254" t="s">
+        <v>613</v>
+      </c>
+      <c r="M254">
+        <v>284850801000</v>
+      </c>
+      <c r="T254" t="s">
+        <v>686</v>
+      </c>
+      <c r="U254" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="255" spans="1:22">
+      <c r="A255" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B255">
+        <v>66785026</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D255" t="s">
+        <v>225</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F255" t="s">
+        <v>27</v>
+      </c>
+      <c r="G255" t="s">
+        <v>28</v>
+      </c>
+      <c r="H255" t="s">
+        <v>180</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J255" t="s">
+        <v>89</v>
+      </c>
+      <c r="K255" t="s">
+        <v>32</v>
+      </c>
+      <c r="L255" t="s">
+        <v>613</v>
+      </c>
+      <c r="M255">
+        <v>250181356000</v>
+      </c>
+      <c r="T255" t="s">
+        <v>686</v>
+      </c>
+      <c r="U255" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="256" spans="1:22">
+      <c r="A256" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B256">
+        <v>67138454</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D256" t="s">
+        <v>25</v>
+      </c>
+      <c r="E256" t="s">
+        <v>858</v>
+      </c>
+      <c r="F256" t="s">
+        <v>27</v>
+      </c>
+      <c r="G256" t="s">
+        <v>28</v>
+      </c>
+      <c r="H256" t="s">
+        <v>180</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J256" t="s">
+        <v>89</v>
+      </c>
+      <c r="K256" t="s">
+        <v>32</v>
+      </c>
+      <c r="L256" t="s">
+        <v>613</v>
+      </c>
+      <c r="M256">
+        <v>803005234000</v>
+      </c>
+      <c r="T256" t="s">
+        <v>1191</v>
+      </c>
+      <c r="U256" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="257" spans="1:22">
+      <c r="A257" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B257">
+        <v>61411818</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D257" t="s">
+        <v>25</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F257" t="s">
+        <v>27</v>
+      </c>
+      <c r="G257" t="s">
+        <v>101</v>
+      </c>
+      <c r="H257" t="s">
+        <v>29</v>
+      </c>
+      <c r="I257" t="s">
+        <v>30</v>
+      </c>
+      <c r="J257" t="s">
+        <v>31</v>
+      </c>
+      <c r="K257" t="s">
+        <v>32</v>
+      </c>
+      <c r="L257" t="s">
+        <v>462</v>
+      </c>
+      <c r="M257">
+        <v>325000000000</v>
+      </c>
+      <c r="T257" t="s">
+        <v>939</v>
+      </c>
+      <c r="U257" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="258" spans="1:22">
+      <c r="A258" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B258">
+        <v>67138456</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D258" t="s">
+        <v>25</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F258" t="s">
+        <v>27</v>
+      </c>
+      <c r="G258" t="s">
+        <v>28</v>
+      </c>
+      <c r="H258" t="s">
+        <v>227</v>
+      </c>
+      <c r="I258" t="s">
+        <v>228</v>
+      </c>
+      <c r="J258" t="s">
+        <v>89</v>
+      </c>
+      <c r="K258" t="s">
+        <v>32</v>
+      </c>
+      <c r="L258" t="s">
+        <v>613</v>
+      </c>
+      <c r="M258">
+        <v>1078010738000</v>
+      </c>
+      <c r="T258" t="s">
+        <v>880</v>
+      </c>
+      <c r="U258" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="259" spans="1:22">
+      <c r="A259" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B259">
+        <v>67154612</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D259" t="s">
+        <v>200</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F259" t="s">
+        <v>27</v>
+      </c>
+      <c r="G259" t="s">
+        <v>39</v>
+      </c>
+      <c r="H259" t="s">
+        <v>838</v>
+      </c>
+      <c r="I259" t="s">
+        <v>969</v>
+      </c>
+      <c r="J259" t="s">
+        <v>31</v>
+      </c>
+      <c r="K259" t="s">
+        <v>32</v>
+      </c>
+      <c r="L259" t="s">
+        <v>613</v>
+      </c>
+      <c r="M259">
+        <v>2306810000</v>
+      </c>
+      <c r="T259" t="s">
+        <v>721</v>
+      </c>
+      <c r="U259" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>